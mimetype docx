--- v0 (2026-05-05)
+++ v1 (2026-07-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="48FE38B9" w14:textId="5D2A00F8" w:rsidR="00E37C63" w:rsidRDefault="000012AD">
       <w:pPr>
         <w:spacing w:after="49"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="53430943" wp14:editId="76C2D687">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>51940</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="626110" cy="767080"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
@@ -160,110 +160,110 @@
                             <a:stretch/>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="489"/>
                               <a:ext cx="6261" cy="7182"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="53430943" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:4.1pt;margin-top:0;width:49.3pt;height:60.4pt;z-index:251658240" coordorigin="50329,33964" coordsize="6261,7670" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#13;&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#13;&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#13;&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#13;&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#13;&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#13;&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#13;&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#13;&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#13;&#10;/wMAUEsDBBQABgAIAAAAIQDNYfkaVgMAAM8JAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu2zAMfR+w&#13;&#10;fxD03jpxLm2MJsWwrkWBbivaDXtWZDkWZkuaJCfp/mbfsh8bKV+SXtdm6B7qSjJDHR7ykD46XpcF&#13;&#10;WQrrpFZT2t/vUSIU16lUiyn9+uV075AS55lKWaGVmNIb4ejx7O2bo5VJRKxzXaTCEnCiXLIyU5p7&#13;&#10;b5IocjwXJXP72ggFLzNtS+ZhaxdRatkKvJdFFPd642ilbWqs5sI5OD2pX9JZ8J9lgvvPWeaEJ8WU&#13;&#10;AjYfnjY85/iMZkcsWVhmcskbGGwHFCWTCi7tXJ0wz0hl5T1XpeRWO535fa7LSGeZ5CLEANH0e3ei&#13;&#10;ObO6MiGWRbJamI4moPYOTzu75Z+WZ9Zcm0sLTKzMArgIO4xlndkS/wNKsg6U3XSUibUnHA7H8bjf&#13;&#10;B2I5vDoYH/QOG0p5Drzjr0a9QTwZjigBg8FgMh6OO4sPT/qIWgDRLVjdpoYL+C8tkemUxpQoVkKJ&#13;&#10;ndnKaBJjatH4BRE+ivXZ0QITG454vh1hx1EfkT0aHcjAbTLt/i3T1zkzIhSQQx4apgYtU1cgj9+/&#13;&#10;1KIqNBnUfAW7rhxc4qAynl8Lo64SYLUdJUuMdf5M6JLgYkotXB0Ew5YXztemrQnep/SpLAo4Z0mh&#13;&#10;bh0Ac3gCVdGiw5Vfz9dgjcu5Tm8gUmf4qYS7Lpjzl8yCqvuUrEDpU+p+VMwKSopzBQRP+sMY6tNv&#13;&#10;b+z2Zr69YYrnGhoI95aSevPeh4ZSo3xXeZ3JENEGTAMXMltDfPUUDx9K8fBFKY7jCUhqU82tBka9&#13;&#10;g7qU43gYiqYr5f+S5KD1IKENvTvmejg66EHBPpDr5k2ba79bpo3kCfw1bRtW98T89/EGv/IV1mo9&#13;&#10;Istn+SiZ/V6ZPZgwhnk5l4X0N2FaguIQlFpeSo66xs2mL4AI6g4a2gYZYbm0FmgP0hWZsFeiAK9L&#13;&#10;cSWc/An9tlb6Pb/zQhrUMLHaf5M+D05RhKgTfNmEBNq5M8weYKUelCeaV6VQvp78NuDQyuXSOEhj&#13;&#10;Isq5gEFgz9P6ElaYnH3U6anE1gBlirfi7c5ybH2huzhvhec5GmAILeo68ie73/BwggyxpFUGzsKm&#13;&#10;y/cPw/x5TWkg2hpfAA7b0GWaCd6s4ashRN584eBnyfY+WG2+w2Z/AAAA//8DAFBLAwQKAAAAAAAA&#13;&#10;ACEA4G0Dio9NAQCPTQEAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4AAQSkZJRgABAQEAAAAA&#13;&#10;AAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMU&#13;&#10;FRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#13;&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAHXAZoDASIAAhEBAxEB/8QAHwAAAQUBAQEB&#13;&#10;AQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1Fh&#13;&#10;ByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZ&#13;&#10;WmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXG&#13;&#10;x8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAEC&#13;&#10;AwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHB&#13;&#10;CSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0&#13;&#10;dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX&#13;&#10;2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9U6KKKACiiigAooooAKKKKACiiigA&#13;&#10;ooooAKKKKACiiigAooooAKKKKACiiigAr41/a6/4KPeHvgXqtp4I+Hlhb/FD4oahNJYppOm3Bmh0&#13;&#10;643NDGk4iDNJP54C/ZEKyEBtzRkx78r/AIKBftVeItHuNM+BHwSvLjUfjV4omS3uIdJQNPpdk8bM&#13;&#10;x87eBbzuu1g5/wBVCJJSYv3Uh7/9hv8AYb8PfsheDWnna31z4i6rCq6xryqdqLkN9ktdwBWBWAJJ&#13;&#10;AaVlDsABGkYB4Bpv7Kv7Zfx/8Qv4n+JHxxuPg/bzwzCDQfCd7MzWZFwxjhaC1lihZdjMRMbiaXaI&#13;&#10;lck52Hgn/giP8OrHSpY/F3xC8Ua5qRmLR3GiQ22mwrFtXCGORLgltwc7t4BBA2jBJ/R+uU8dfFjw&#13;&#10;R8L/ALD/AMJl4y8P+Evt2/7J/buqQWX2jZt3+X5rru270zjONy56igD4V/4dA/8ACB+Kv7X+EXx5&#13;&#10;8YfDnzLL7JcSeT515LmTcw8+2mtf3R2xfuyp+aPO48BcCSz/AG+/2R/DNvdrf6P8dtChhliexVZ9&#13;&#10;Yu7VnnjKyMSkF7OxMjKoV5lRA+5VVUI+/wDwT8bvh18StVl0zwj4+8L+KtShhNzJZ6JrNteTJEGV&#13;&#10;TIUjdiFDOg3YxlgO4rtaAPlX9kP/AIKIfDz9qz7NomP+EO+IUnnt/wAIveTGbzo48N5lvceWiTZQ&#13;&#10;7imFkHlynYUTzD9VV8lftpf8E8/BX7U2larr+mW9v4a+KjQxi18QKXEN2YlYJDdxrkMrKQnnBTKg&#13;&#10;SPBdI/Kbz/8A4J+/tdeNdW8Zan+zz8cLS40/4oeGoXFnqOpTIJ9SiiCkwy5bM04jYSpNHvE0KtIT&#13;&#10;lDJKAfetFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#13;&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFef8Ax++MWl/s/wDwb8WfEHV4/PtNDsmn&#13;&#10;S23Ov2mdiI4INyo5TzJnjj37SF37jwDXoFfmr/wVNvtU+N3xw+B37Oeiy6hb/wBtXqavqUkGnrdJ&#13;&#10;GksrW0VyACJD9niTUJJFyibGBLHGUANX/glh8HdU8f8A/CSftMfEuT/hJfHHii9lg0XVNQVZJYII&#13;&#10;90NxPFtfbHvYNbqnloY47Yqn7uXbX6K1k+E/C2l+B/CujeG9EtfsWi6PZQ6fY23mPJ5MEUaxxpuc&#13;&#10;lmwqgZYknHJJrlfj98YtL/Z/+Dfiz4g6vH59podk06W251+0zsRHBBuVHKeZM8ce/aQu/ceAaAPm&#13;&#10;D9tr9trxr4B+KGhfA74HaFb+JfiprkO6e4YJcDTRKj+Wix7wFnVQLhmuMRRxBGZXSQlOU+EP/BJX&#13;&#10;RtVuI/Fn7Qni3WPiZ47nmka+hh1edrGaIR+VAklw6rdSsqqrbg8YGFTaVQl7f/BKH4K/a/COv/tE&#13;&#10;+KLr+1fH3xCvb/8A0yOTYkdr9rzPuhVERZZbqGRzjcoRIgmzMin7/oA+FfiZ/wAEdfgb4w8+fwxN&#13;&#10;4g8BXf2JoLeHT777ZZif5ys8qXIklfllDIsyAqgA2klj5/4W+Onxy/4J9/Ee18N/tA6jqHxB+CWp&#13;&#10;3radpXj9h9puLVyTKs0jAtOciRg8E5ZwIW+ztIsJWT9Kq5/x/wCAPD3xS8G6t4T8WaTb654e1WE2&#13;&#10;95Y3IO2RcgggggqysAyupDKyqykEAgA1dJ1ax17SrPU9MvLfUdNvYUubW8tJVlhnidQySI6khlZS&#13;&#10;CGBwQQRXyV/wUH/Yx1T9o/QdD8Z+AL7+xfix4O3T6VPC62z36BlkWD7SMPFKjrvgcuER3kB2+YZE&#13;&#10;8A/Zi8U/Ev8A4J9/tHaL+z38R7r+2/hZ4uvXi8KeIDHL5Uc8jYj+zhQ5TzJnjjmtmOIpJllDBGZ5&#13;&#10;/wBP6APkr/gn7+2DfftGeDdT8L+Pfs+k/F/wnM9nrGlSRtbXNzFGVT7W1uyqI28wtFKiZCSKCRGJ&#13;&#10;Y0H1rX51f8FFv2c9c+G3jvSf2rfhRDqEvjPw9e2914i0+FpJIJrWGLZ9qcLIsgiEUawTxx/K0Llj&#13;&#10;sCSu/wBgfsxftDaH+1B8G9F8faJD9g+174L7S3uEml0+6jO2SFyh+jqWCs0ckblV3YAB6rRRRQAU&#13;&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#13;&#10;RQAUUV5/8Yvj98PP2f8AQY9X+IPizT/DNpNnyI7hi9xc4ZFbyYEDSzbTLHu2K20NlsDmgD0CvP8A&#13;&#10;4xfH74efs/6DHq/xB8Waf4ZtJs+RHcMXuLnDIreTAgaWbaZY92xW2hstgc18Af8ADbf7TX7Znir+&#13;&#10;zP2cPBX/AAhPhC2vfKm8WatBFPwsm1vPmmRreP8Adz28rW0SSzjYSjSKSK9A+Gf/AASR8MahqUHi&#13;&#10;v46eNvEHxW8Z3G2TUEe/lis5f9HSMRPMSbqbymB2yiWLcqRgxqAVYA6DTf8AgsN+z/feMn0Wd/FG&#13;&#10;naas00Q8R3Okg2LKgYrIEjka42ybQFBh3Deu5U+bH2/XxV/wUS/Zf8N6h+xT4rsPAnhXT/Dn/CNX&#13;&#10;sfi+PTfD1tbafbyvChiupZUCqrbbR5m4w7GGMAtjY3qv7Afjr/hYn7G3wn1X7D/Z/wBn0ZNI8nzf&#13;&#10;N3fYney8zO0Y3/Z9+3Hy79uWxkgH0BRRRQAV+av7MGj/APC8P+CrHx1+I914e8mw8F+dpEFx9t3f&#13;&#10;Z7+MJpsUm0FS/nW9rfNtKsqbsE7gjH9FPFninS/A/hXWfEmt3X2LRdHsptQvrny3k8mCKNpJH2oC&#13;&#10;zYVScKCTjgE1+e3/AARH8E2Nj8F/iF4ujluDqWq+II9KniZl8lYrS2SWNlG3IYtey7iSQQqYAwSQ&#13;&#10;D9H6/Or/AILWfEz/AIR/4H+C/BME+oW934k1p72X7O+23ntbOL54psMC3765tZFUqVzDuJBVc/or&#13;&#10;XwB/wUe/5Om/Yv8A+xzb/wBLtKoA+3/h74Jsfhr4B8NeEdMluJ9N8P6ZbaVay3bK0zxQRLEjOVVQ&#13;&#10;WKoMkADOcAdK6CiigAooooA+P/8AgqZ8C7f4wfsp69rFvp32vxJ4M/4nthNGYUdIEwL1WeQZ8r7P&#13;&#10;vlKIyl3t4vvFQp9g/ZC+L03x4/Zo+Hvje7kuJ9S1HTFi1Ce5hjhaa9gZre5kCR/IqvNDIygAfKy/&#13;&#10;Kv3R1fxu8E33xK+C/j7wjpktvBqXiDw/qGlWst2zLCks9tJEjOVViFDOMkAnGcA9K+Vf+CPPja+8&#13;&#10;Vfsfppl3Fbx2/hrxBfaVZtCrBpImEV4WkJYgt5l3IMgAbVUYyCSAfb9flX4F/wCNXv7cV94b1L/k&#13;&#10;jHxQ2fYLxf3MGl/6SywedPcZ3fZPNeOTE3+puEmfLbY6/VSvnX9u39l2x/aj+Aus6Tb6bb3HjbSo&#13;&#10;ZL7w1eMi+dHdLhmt1cugVbhU8pt7bAWSQgmJcAH0VRXyr/wTO+OmqfHj9lPRb/X9R1DWfEmg3txo&#13;&#10;WpalqIUvdPHtliYOCTJi3nt1Z3w7OjltxO9vqqgD5f8A2mP+Cinwm/Za8ZW3hPxEdY1/xC0Pn3Vj&#13;&#10;4cghnbT1IUxi4Mk0YRnU7lQEttAZgodC3V/Af9tz4NftHXFtp/g/xhbnxDNDHKfD+qRtZ3wZo3ka&#13;&#10;NEkAE7RrG+8wNIq7clsFSfkD/gm1pNj+0Z+0N+0n8ZdYstY1TQtdml0Swi8QRLNbXOn3czyyWkwY&#13;&#10;OrtDBBZR+UrlUjk2kFWQj2r48f8ABKf4JfGS4udT0awuPhtrrwyKsnhlY47F5TGiRPJZspQKhQEr&#13;&#10;AYS+5yzFiGAB9lUV+Wurat+2X+wHqt5qep3lx8fPhWkz3N1eXcs19NDAGLPI7sTc2bC3tiSxMtrE&#13;&#10;ZiT5jmvrX9lH9vr4aftWWaWem3f/AAi/jNdiS+F9YniW4mfyTI7WhDf6TEuyUblAcCPc8cYZcgH0&#13;&#10;rRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABVTVtWsdB0q8&#13;&#10;1PU7y307TbKF7m6vLuVYoYIkUs8juxAVVUElicAAk1xXx0+OnhD9nP4caj418a6j9h0q1/dxQxAN&#13;&#10;cXs5BKW8CEjfK204GQAAzMVRWYfnXptj8cv+CrHirStU1WLUPhT+zgN0M9pZahv/ALSMMkbSqAQp&#13;&#10;u5WmUBJXi8iHymwGlR1lAPSvjx/wUi8ReOvGVz8Lf2WfDVx498YLNJbXniRbMXNjbxkJEJ7Uh9jK&#13;&#10;k0y5uZ8W6+WDiVJA4t/Cb/gmzpel+Ktf+L/7UHi7T/iT4plzqd4tzI0Oj2JhkLmaaRzGJolhiiAj&#13;&#10;eOOCNPMQxuoQr9afAf8AZ18Bfs2+Dbbw74G0K305FhjivNSaNDfakyFyJLqYKDK26SQgH5U3lUVF&#13;&#10;wo+df+ClXjr/AIQv/hSA8V2P2j4MXXjO3bxi6y43+VtktYJodsn2i2O24mkh8l9/2VFDRsVYgGrN&#13;&#10;/wAFFPg74R174Q6F4ej+y/DbxR9r0+HxRcabeaNpelpaqkcKQia1SOaIykQsY3VLfblyFr7Ar4V+&#13;&#10;On/BS79lLxR8ONR8Paxdah8TdF1j/Qr3QtO0S4jfyyCwlLXQt1XYyIVZH8xXKMoBXcvtX7Lf7b/w&#13;&#10;0/a4/ti38Hz6hputaXiSfRNdiigvGgO0C4jWOSRXi3NsJDZVtu4KHQsAe1eLPC2l+OPCus+G9btf&#13;&#10;tui6xZTaffW3mPH50EsbRyJuQhlyrEZUgjPBBr4A/wCCN+o6p4W8K/GT4U63pH9na14Q8TLPfSfa&#13;&#10;Vl/fzRtbSQYQFf3bacfnV2DeZxgLlv0Vr81fAOj/APCgf+CyXiPSrfw99n0r4laNc3VlN9t3Y82F&#13;&#10;b25usEu3z3dhdp5bFMb9y4QKGAP0qooooA8q/ax/5NZ+Mn/Ymaz/AOkM1fNX/BG3QP7H/ZHvLv8A&#13;&#10;tLT77+1vE17e+RZz+ZLZ4ht4PKuFwPLlPkeYF5/dyxNn5sD6f/aa0m+179m34r6ZpllcajqV74S1&#13;&#10;a2tbO0iaWaeV7OVUjRFBLMzEAKBkkgCvlX/gjDq19qX7KGt293eXF1b2Hi28trOKaVnW2iNraSmO&#13;&#10;ME4RTJLI+0YG6Rj1YmgD71r84P8Agtx4Jsb74L/D3xdJLcDUtK8QSaVBErL5LRXds8sjMNuSwayi&#13;&#10;2kEABnyDkEfo/Xy//wAFLvAE3xC/Yt+IkFnpNvqupaVDBrNuZhHutVt545LieNnI2stsLkfKdzKz&#13;&#10;IM7tpAPqCivnX/gnv8ULH4rfsf8Aw2vbQW8NxpGmR+H7y1hulnaCWzAtx5mACjSRxxzbCMhZl5YY&#13;&#10;Y/RVABRRRQAV+av/AAStutL+GHx9/aS+DVrreoXFpo+tPJoun3rtJugtLq4tLi4JVREspDWKuQFL&#13;&#10;4XAIT5f0qr8y/iZrdj+xV/wVO0/xneW1vYeBPinpi2l/fGwW1trGWV445nExkSIstxbW1zPK3Kx3&#13;&#10;TkoWKswB6r/wVuv77wv+zzoPizSfH+seCdd0XxBC2lQ6SGjbULqWGaJk+0RgSwMlu90wYOEZfMRl&#13;&#10;ZnjKdr/wTv8A2vP+GrPg2f7bufO+IXhvy7XxBss/Iim8wyfZ7lNpKHzEjO4LtxIkmERDHnlP+CoP&#13;&#10;7Ifif9qL4ceFr/wNbf2n4v8AC97L5OlyXkVsl1a3IjWfaZAF81WhgYbpEXYJfvMUFW/+Cc37M/xJ&#13;&#10;+Ctv8S/G/wAWLm3Txt8QdTjv73TIfJdrdo5Ll2lkkhPlbpXuXby4xtRQvOWKIAeK/wDBNqKH4O/t&#13;&#10;s/tJ/CG08N3Gj6a00uoaeLmSQNbWVnevHbIFkBeRZYdQjdZC3Kop+ffuH2T+2n8TP+FQ/sp/E/xO&#13;&#10;k+oWl3Do0tlZ3WlvsuLe6ucWtvKjblK7Jp43LA7lCkqCQAflX9nXxTpfjD/gsD8fL/SLr7XaQ+GW&#13;&#10;095PLdMT2z6VbTphgD8s0Mi56HbkEggm3/wWW8bXy/CP4f8Aw10WLWLnXfGPiDzIrPS1Z1vorZAv&#13;&#10;2Z0Rt0jNPdWjJGFYFos8Mq5APSv+CUvwz/4V3+xt4cu5YNQtL/xRe3WvXMGoJs273EELRKVBET29&#13;&#10;vBIpO7d5hYHaygfUHj/x/wCHvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUEkAn&#13;&#10;w98E2Pw18A+GvCOmS3E+m+H9MttKtZbtlaZ4oIliRnKqoLFUGSABnOAOlfmB/wAFENe8RftZ/tpe&#13;&#10;Bf2afDs1xp+m6VNC1/IwG03E8AuZrsxmZUmW3sjuQEJJua4RSd65APp/w/8A8FMPCHjj+0rjwT8J&#13;&#10;vjB4+0WyvZLH+2/DPhQXVnM6YOVbzgy5VkcK6q4V13KpOK5X4mfsgfs8/wDBQzwJP4++GOqafoWv&#13;&#10;XV6yP4s0Oxdd8yyu88d7YsYt0r+aXLuEmOYX3tHhX+yvAHgDw98LfBuk+E/Cek2+h+HtKhFvZ2Ns&#13;&#10;DtjXJJJJJLMzEszsSzMzMxJJJ+QNB+GcOsf8FJfGC+AdQuPDHg/R9M0vX/iBY6M8louqeIG+2Gxi&#13;&#10;mKvG5V4bj7TII98ErRETKzuSADx/wt+1J8e/+CfOvWvg/wDaK0fUPiL8O23Na+OtLM19cGaZTJHA&#13;&#10;l3OY1m2tFOphn2TKCWVjEkat+inwz+KvhD4yeFYPEngnxHp/ibRZto+06fMH8pzGknlSr96KULIh&#13;&#10;aNwrruG5Qa1fFPhPQ/HGg3WieJNG0/xBot1t8/TtUtUubebawdd8bgq2GVWGRwVB6ivzh+LH7D/x&#13;&#10;R/Y58ZQfEz9lLUdY1LSBM93rngW5u/OWRIxM6IItyG8gEbvEsRLXKMytG7u+6MA/TSivmr9jH9uj&#13;&#10;wh+2HoN8lna/8Iv4z03dJfeGbi6E7iDdhLiGTannRHKqxCgo52sMNG0n0rQAUUUUAFFFFABRRRQA&#13;&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAV4p+1d+1d4Q/ZK+HD+JPEj/btVut8OjeH4JAtxqc4AJU&#13;&#10;HB2RLuUySkEICOGdkRz9q79q7wh+yV8OH8SeJH+3ardb4dG8PwSBbjU5wASoODsiXcpklIIQEcM7&#13;&#10;Ij/EHwY+A8Pxut7z9rr9rnWbf/hHvJh1TRtEuGkisbaySSdUhntJISWgZjbyW8UUj+f5uXEpmIcA&#13;&#10;t/s1/sqeOP27NePxq/aavNQvfCF75s/hnwUtzPa27Ryqq+dHGrhra22pHsCkSTlFldmXBn+lf2pP&#13;&#10;2zND/Yb174d6FqngX7R4B1iyuILa48O3KR3Gn/ZFRRDHYtGkRiAlt1UidcAv8o2KH91+EPxo8FfH&#13;&#10;rwbH4q8BeILfxFoTzSWxuIUeNo5UPzRyRyKrxtgq211BKsrDKspPhX/BQjwzof8Awgnw+8feIbLw&#13;&#10;/PoPgnxnpl7r02u6Umof8Sa5lFnexRxNDLv3faIXKgA/uVdT5kcdAHuvwh+NHgr49eDY/FXgLxBb&#13;&#10;+ItCeaS2NxCjxtHKh+aOSORVeNsFW2uoJVlYZVlJ3/FPhPQ/HGg3WieJNG0/xBot1t8/TtUtUube&#13;&#10;bawdd8bgq2GVWGRwVB6ivyW/aC/Zm/4Uj+1ZpOifsheIfEFr8TZrJLvUPBujz77fSbWPbIXu76ef&#13;&#10;aIpmW2b7LcB1YtlmCyQRt7B8B/8AgqB41nuLb4WfEP4OeKNT+N0cMdpZWOnwJZtqt0Y3kV7uGYRm&#13;&#10;xUx+S7yqJECtJLsjRQtAHoHwL/Zf/ZE174oeKdI0X4X2+neNvBup3Wn3Hh3xdfTXM08SJGv25LCe&#13;&#10;5lEtpItzGY5pI8EsrAA7TVST4VfDS4/4KCfCS/8Agv4c8PwyeDbLWh47k8JwxQ2emB7eW2sorkRY&#13;&#10;hW5M7XS+WP3+1SXXZGpXqvi/+x78IPix4q0z43/HLStP8J+Z4Zt7LxFoeoastpZ21+0kPlSyX8Ek&#13;&#10;PmSxbpLXczMsqmDaF8sBvAPFP7e/2vXrr4TfsTfCnT72S923MuvaXof2W3jklUQvcJZiONY/LZ7U&#13;&#10;G6usRgoVeNk2uQD9KfFPizQ/A+g3Wt+JNZ0/w/otrt8/UdUuktreHcwRd8jkKuWZVGTyWA6mvyM/&#13;&#10;4KIftRfCPXv2kvgz8Rvh1qVv438Q+CNTYa4LR7iGGeKzvIZ7WFJnQxMrObzE0IcEOCSw2Vk/CL4f&#13;&#10;6T+2f8Ndd+OP7U3x51jTvD2j6nc6LZ6eslvaKlwlpazlrVSrR7pIlYG3gt/MkaIPljkHyD9sf43f&#13;&#10;A3xRoOi/D74D/DPT/DvhvRr2W5n8WXlnjVNRcNMqokzs05tiJDJ+/becxLsiEOGAP3+or8y/h7/w&#13;&#10;V2+D3wp+C/hrwjpnhvxxr2peG/D9tpVrLd2FnZQ3stvbLEjOVu5TCrsgyQJCoY4D4wbVr/wUq/aD&#13;&#10;+MWg6JP8Jf2ZNQ/4ml6sMGuaj9r1LS5k3NEyiVIbaOPEoAaVptibHDAdVAP0qr84P+CNd54i8K6V&#13;&#10;8bPhbr9hb2Fx4S8QQSzxqweaO9lWa2uY2kV2RlU6fHtK9y53MCuMqT9n39vP9obVbfUvGfxPt/hH&#13;&#10;psWpyr/ZWj6qbWa3tZGjZ3iXT8i4VFysa3FxvzG2WXeXblP2JfAN9+xT/wAFGdd+DOpatrGs6b4j&#13;&#10;8P8Al6dfLZNZWmoSrCl4ty0LSsCsaxX1usilyH3r8u59oB+r9VNW0mx17SrzTNTsrfUdNvYXtrqz&#13;&#10;u4llhnidSrxujAhlZSQVIwQSDVuigD8Nv2Y/+CfPh74oftR/Ev4T+OfGGsaLceCZpWjsrTSjbXet&#13;&#10;WSyPELtJJN6W65ezlAZZPMS4Gw4BcfZX/DlT4If9DT8QP/BjY/8AyHXn/wDwUOtbj9kb9r34Y/tN&#13;&#10;eG9E/tn+0POsdZs50mW3knjtvs4JuNzLFLNaSskahQFNmZNsmXFVNS/4KM/ta+KrhNZ8Efs23Efh&#13;&#10;O/hhudONz4a1bU2kiaNSJBcxGFJVcksrLGBtZR82NxAOr8Sf8EWfCtjqui6n8Ofiv4o8H6lp832k&#13;&#10;3mpW8V9MsqsjQyQPAbUwsjKx3ZYklSNu3mpffs8/ty/s669LqHw7+K//AAubRZr2136d4ivQ9xPG&#13;&#10;is7+ZHfOVgiLFo2+z3IkcMjcEfu9XxT/AMFSvin4H0G61vxJ+yR4w8P6La7fP1HVL26treHcwRd8&#13;&#10;j6cFXLMqjJ5LAdTXoHgX/grz+zz4u+3f2rqXiDwV9n2eX/bujvL9p3bs+X9jNxjbtGd+37643c4A&#13;&#10;PKrH/gqb8S/gjr0Wi/tGfA7UPDnnXt1CmraFFLbpIkKqpW3iuGaO6xKVzLHchNkqkA4G/wBL+Inx&#13;&#10;a/Zr/wCCkfwj/wCEA/4WNb6Brs81nd6Xb6oxsL6y1SRHSBEhlKJeMC8kTxRNIp34V1Zo5B9VeG/i&#13;&#10;F8OvjfpWtaZoHiXwv4/00Q/ZtUs9Nv7bUoRFMrr5c6IzDbIqyDawwwDDnBr5/wDi9/wS4/Z/+LVx&#13;&#10;JeReGbjwNqU00cst14QuBZqypH5fli3dXt0U/KxKRKxZc7vmbcAfCvhv9uT4y/8ABPf4oa18GfFq&#13;&#10;2/xJ8J+E5v7PsrXUmW2u1sgjyWrwXEZkMavHNbv5cvneWirEvl4OPQNW/wCCxnj34raVeeE/hh8G&#13;&#10;bi18d6nC8WmXNpqL6zNAwUs8iWa2imVljV2AJKgqGZXVSp81+PH7DHjj/gnT/wAId8bfBvjb/hMv&#13;&#10;7D1qH7Xt0mex+y5+553lTvutpcPBJl48+ciDd5p2/sn4T8U6X448K6N4k0S6+26LrFlDqFjc+W8f&#13;&#10;nQSxrJG+1wGXKsDhgCM8gGgD8tv+CQvifxF4V/aS+OHw88XWlxceLLyE6hrGoXd8LiZL2xvHgnR2&#13;&#10;G4TM8l87GTeeYj97fkVP24Pjp4Qt/wDgp18NE8a6j4gsfBnw5/s6S+FqBIkF8WN6lxFFlsxHzLFZ&#13;&#10;iqiRkgdVBKxknin9orwR+xn/AMFS/jT4n17Q9QfRdQ0aCyW18N2kBf7VcQabdSSsryRr87JK7Nks&#13;&#10;XfJBJJr5r1P9rLwRp/7ZPjb4r/8ACA/8LY8GeIvM/wCJF8SEgluovMSJv3bbZo4vJlj8uL5X224E&#13;&#10;fBO5QD9vvg78fvh5+0BoMmr/AA+8Waf4mtIcefHbsUuLbLOq+dA4WWHcYpNu9V3Bcrkc18wfESz8&#13;&#10;Pfsqf8FCLX4yeKr+40/wb8T/AA+3hmfV51LWml6vE1p5YuJNirBBLBaptZmc71mZtkaFl+X739nn&#13;&#10;9nn4gfD3xX8Yf2ZPiv4g+HnjPwro13r7+GUvXF5ZQwWGZ4URnW6Te0iI1ys00IaSRF3AgKfC3/gp&#13;&#10;H8avBfgTTNX+PHgL/hZnwh8YebbLr39mw2++N5Xt5rfMaC1lwttef6LKqSPnJkEe3IB+j/x4/al8&#13;&#10;BfAb4R3PjnU/EOj3iXOmSahoFiuooG15giGJLUoHMiu0sIMiK6osgdvlBNef/tb/ALZk37LP7POi&#13;&#10;eLNX8O29v8RfEEMUFj4Un1COdbS9aEPOZXRlM0Fux2s8Q+dmiXKCUOvP/Dv4I/sq/tMeKvAvxK+G&#13;&#10;MXh9ZPBF62oJYeEbWDSt87SDyH1C3WJLgbJLUyRB9gbDHDoxBwP24PhfY/Ej9rT9liDxobdvh02p&#13;&#10;6lBKJ7VRC2oCKKe3tbiaUtFIt09vFEtuUVnCTAM5ceWAeafso/sGXH7SWgp8Zf2ntU1D4g6r4osk&#13;&#10;uNE0efVJkSysZWM8cpaB12b/ADGaO3jKxxJIcrvbbD6reeCbj9g/4yfDd/Buu6g/wO8c61b+Drjw&#13;&#10;HfXE19/Y2pXAme2utPeaTMcTzB2nUsfvuwWUmMQ/atflX8VfjFcftt/8FHPhJ4S+Hsen6p4Q+Get&#13;&#10;Lqp8RWrTSxXKRSW1xezNIqFVi3W0dvEQCjyMp8wrMm0A91/bk/4J52Pxet1+Ifwjt7fwd8X9ImbU&#13;&#10;YpNLK2K6xKJDNueRNoju/MJdLkkEsdsjY2yRWv2Cf29v+F8eb8NPiXF/wjnxn0XzLee2uofsv9r+&#13;&#10;TkSssRA8q5Ta3mwYH3WdAFDpD9VfFXUtc0X4ceI9S8N6r4f0TWrGyku4NQ8VJIdLh8sb2NyUkjZI&#13;&#10;tqsDIG+TO/a4XY3xBqXgn4Xf8FQvhGnxG+G0tv8ADr46aFNDdPqFu3k31jqCIoiivJYlDzQMIV8m&#13;&#10;6A3J5YKAFJoCAfoVRXx/+xj+2dqnxE16++Dfxksf+ES+O3h3dBc2lwixJrSIu4zwhfk83ZiRkTKO&#13;&#10;h86LMZZYvsCgAooooAKKKKACiiigAooooAKKKKACiiigAooooAK80/aK+PPh79m34R67458RXFuq&#13;&#10;WULrYWM05ibUr0oxhtIyFY7pGXGQrbFDOw2oxHa+LPFOl+B/Cus+JNbuvsWi6PZTahfXPlvJ5MEU&#13;&#10;bSSPtQFmwqk4UEnHAJr8tvhz4Jvv+CsX7S+ufEHxZLrGl/AvwdNHaaV4fuGZGuiygtAkkahEaQxi&#13;&#10;a4ZXaVFlgiViPLljANX9mf8AZn8RftWeMrn9qH9qG5t08MLD9v0bw/qWILE2cYaRJZUkOItPjXc6&#13;&#10;Rsf32WlkLIxNwftLfti+HvHnx6+FCfFf4faxF+zNNMdb0S+vrMqNduE3wxanPCyF3tIxIzC0GyR4&#13;&#10;p45pFkWSOA/ZX7Xn7Lf/AA0R+zjc/DTwxrH/AAhP2TyJdLtrMeTp0n2dSIbO4ijH/Ht93AUfu2ji&#13;&#10;cK3l7G6Dxt8KNJ/ay+AsXh34r+CLjw5PqcImuNJkvLe4u9HvV3KJre5hLoWUlijj7yPtkQB3ioAt&#13;&#10;/DP4F/DTwj4qg8f/AA407T/D9pq2jLaSW/hUxW+j6rA0iT2908MI8qSVAZBHOvOy4kBLArt1f2gv&#13;&#10;hn/wuT4H+PPBKQafcXeuaNdWVn/aibreK6aJvs8r/KxHlzeXIGCllKBlGQK/OD4Q/F7x7/wSz+Lk&#13;&#10;fwj+Lklxr/wV1iaSbQ/EdvC7LaKXy9xAnzEKGcG4tASyM3mR7t/+kfek/jbwh+1loPjjwV4M8aeI&#13;&#10;LSw0/wCwx3PjfwNeiBFndvPNvZ36hkeVEjj84IGCpdIpO5mCgHlX/BNn4nfB3Vfgf4b8CfDOTOva&#13;&#10;To1pqHimK30m8jRNSliQXDzXUkQjeVpVcKBIcpFiMeXF8uV8fvj/APs8/sL+O/FnjKHTf+Ek+M/i&#13;&#10;ndFf2Vnqb3uojbEJYkuHnlf7BbNm3ARFGV8opFIsICef/Hz9sT/hS+veHv2ZP2TvCun6r4vtt+kt&#13;&#10;9lh8+30qTa+YotzbZLlGLTTTTFo4yj+d5jGXyvQP2Mf+Cc2l/A+8vvHHxUn0/wCI3xY1C9a8OpXG&#13;&#10;68t9PcTeas0LzqHe5Z1WRrhlDqflTHzvKAeFeG/2Jfjx+3R4y03xx+03rtx4S8JwwztpnhnTTFBf&#13;&#10;W6TBZY0ig2OluuXCu0++5P2ZY5F+66/o/wDDP4VeEPg34Vg8N+CfDmn+GdFh2n7Np8ITzXEaR+bK&#13;&#10;33pZSsaBpHLO20bmJrq6KAPwh8O/AH4NeCf29vHnw8+Nl7ceBvAmm6nK+iWsd6xhmWS7gksLe4uA&#13;&#10;JGjgezm3PIzxsg+9LGwNftT8F9N8BaL8L/D+n/DB9Hk8CWkLW+mPoNylzaMquyuVlVmEjeYH3uWL&#13;&#10;M+8sSxJrn/jV+yz8KP2ifsr/ABC8E6f4gu7XYIb/ADJbXiovmbYvtELJKYgZZG8sts3Nu25AI+P9&#13;&#10;R/4I36H4X17SNb+FPxk8YeAdasvO36jcIl1cfOoQeTJbtatF8plVuW3B8fKAdwB+itcp46+LHgj4&#13;&#10;X/Yf+Ey8ZeH/AAl9u3/ZP7d1SCy+0bNu/wAvzXXdt3pnGcblz1FfCvin/glr8U/HGg3WieJP2t/G&#13;&#10;HiDRbrb5+napZXVzbzbWDrvjfUSrYZVYZHBUHqK1vhb/AMEZfhB4T/sy68Za74g8d39v5v2u281d&#13;&#10;O0663bwn7qIGdNoZDxccsmT8pKUAdr8UP+Cs37P/AMN9VGn2Wqax45uEmmguH8L2Akht2jYLnzZ3&#13;&#10;hSVXJba8LSKQpOQCpb4A/ay/aE+IvxU8ffDP9o2X4J3Hw803wxNpkem6lrctzPDrEvmzX9oAziAS&#13;&#10;wbYpWzAmQHO+U74Qv60/CH9kL4NfAe4ju/BHw90fSdShmkuIdUmja8voWePynEdzOzyopTK7FcL8&#13;&#10;zcfM2dX9pT4Qw/Hr4C+OfAUkdvJca1pksVkbuaSKGO9TElrI7R5YKk6ROQAchSCrAlSAdr4T8U6X&#13;&#10;448K6N4k0S6+26LrFlDqFjc+W8fnQSxrJG+1wGXKsDhgCM8gGtaviD/gkz8XtW8YfAXV/h74pkuI&#13;&#10;/Fnw61NtIlsb6G4S7trJsm3Scy5AZJEuoBGuPLS3jUquAW+36APH/wBrT9n6x/aa+AvifwLcLbpq&#13;&#10;VzD9p0e8uAoFpqEeWgk3mNyilv3cjIu4xSSqPvV86/8ABLD43apqngTxJ8DvG0vkePvhney6f9mu&#13;&#10;LpZZXsVlaPYG81zJ9nmV4SUAjSNrVVJzX3VX51f8FFv2c9c+G3jvSf2rfhRDqEvjPw9e2914i0+F&#13;&#10;pJIJrWGLZ9qcLIsgiEUawTxx/K0LljsCSu4B+iteVfFL9lX4QfGn+05PGXw68P6xf6l5X2vVvsaw&#13;&#10;ajJ5ezZ/pkW2cYEaLw4yo2n5SRVr9nX48+Hv2kvhHoXjnw7cW7Jewot/YwzmVtNvQima0kJVTujZ&#13;&#10;sZKrvUq6ja6k+l0AfAHxI/4I7fDzUNet9f8Ahf4x8QfCzWre9gu7bynOoW9n5a8GDc8dwkvmKkgk&#13;&#10;adtp3AKAV2ef/wDGwH9kvTf+Yf8AHLw3aWX+3rEscktx/wBsNQnlU/8AXSNY5PRP3f6f0UAfmX4j&#13;&#10;/wCCnPwu+PXgHxv8JvjD4P1j4Ualq0N9o09xfWX9tWmkyrEfLnnj2xTieK4XiNYSVeOM715Kb/8A&#13;&#10;wRl+Olv4o+Deu/C+/wBR3614XvXvtPtJBDH/AMS24IYiIA+ZJsuTMzsynb9phG7BCr9wfFD4KeAv&#13;&#10;jVpQ0/x14Q0fxTbpDNbwPqVokk1qsyhZDBLjfCxCr88bKwKqQQVBHwr8TP8Agnt49/Zz+Lmn/Fj9&#13;&#10;ku4t7N7aFYb3wRql+5W6UvGrwpJM+JYJFzI6TSoyNHvifcY1jAOf+LGnaX8If+C0nw+8Savq+LTx&#13;&#10;dZQTov2Z/wDR557G40mCD5SxbfNBGd+FC+dzgIWP6f1+MH7QGvftSftsar8KbZvgR4o8F+NvCk1/&#13;&#10;cxa5aWl3pVpJLI0MsciSXQQWjRrarhmnYu5G3aSq19AXn/BHy+8feMrDWfil+0D4o8f28EJtnM1k&#13;&#10;y3xiAcxxx3Nxc3AjVZHLbfLYHLAYLbgAfNX/AAUU+Hn7J/h23Or/AAi8WW48d3k0c7eH/Cc66jor&#13;&#10;xSSTGWVpFJS1YHAEcchChYlFuquZV/Un9lX4VaX4P/ZH+HXgq/8ADn2S0m8M241fQ9WhZ8z3MPm3&#13;&#10;sU8U2T800026Nhgbiu0AYHK/Av8A4J2/A34A3mnapo/hT+3vEljzFr3iSb7bcBxMJUlWMgQRSoVQ&#13;&#10;LJFEjgL97JYt9K0Afnr8eP8AgmHN4Z8ZXPxc/Zv8Q3HgXx/p80mqWfhxRGtjLNhAYbVzgW6uvngx&#13;&#10;SiSF/NEZEMWccr4b/ap8K/tDaVrX7Nn7Yfh+38CeMNOh8t/El9cxWkL30SuVuUcr5dpP5TI6SKzQ&#13;&#10;Th5AMJKkMn6aV4V+1V+x34C/av8ABt5p/iDT7fTvE6wqmmeLLa1Q31iyF2jUtwZYN0j7oGbad7Eb&#13;&#10;H2uoB5V4/wD2Lfjh478G6t4In/at1hvBN7CbAWN74StJb57IEBYri+jljlnYoAskhK+bl9ww7LXr&#13;&#10;/wCz7+zX8NP2Mfhxq1n4bP2Cw+fUNZ8Sa7cRfaJkjDMHuJ9qIsUSFgAAqKNzY3M7N8QeAP2h/ij/&#13;&#10;AME3Pi5pPwl+OF9ceLPg1PCLXw54pitdzWlqjnbLGQC7rGJFSW1dneFRH5JKCNZvS/jR+xPqnjD4&#13;&#10;j6LrHw+1jUPFvwD+I/ia08Q+OfBen+IVtreZ3JkOpwXBJ822fcsskMbB3KReWeImtgDwr9vz9ofx&#13;&#10;V+0t8Etf8UaHfXHg74BWOpwaVoclzayrc+PdUE2XYLgGK0gjiuJVMmFMkKghpfktvtT/AIJw/s/X&#13;&#10;37O/7LmhaZrK3EHiHxBM3iLU7O4DKbOWeONUg2NGjxskMUIkRgSJfNAYjGPiv9sX4nfDrxz+3V8P&#13;&#10;vB2sa3o+hfBr4Pw241S2ewtrmxWVJY2ns4LaIl51cJZWbwqrGHy52MWyKQn6q8f/ALbPj3VvBure&#13;&#10;LPhz8NrfQPh1aQmYfE74pXb6Zpm0EOs0WnRg3l1BcRtEsDxgM8lwq7MowIBa/wCCg/7GOqftH6Do&#13;&#10;fjPwBff2L8WPB26fSp4XW2e/QMsiwfaRh4pUdd8DlwiO8gO3zDIh/wAE+P2ztU/aO0HXPBnj+x/s&#13;&#10;X4seDtsGqwTIts9+gZo2n+zHDxSo67J0CBEd4yNvmCNPmD9ln4oftr/Hvx9J8atNFvq3gmGG6hTw&#13;&#10;7ql0mm6RqsSS7msrKIBiJwzlI7yQEBoSkszBXjb0D9uD9mfxFqkenftd/B651jwR8QdN0yDXta0j&#13;&#10;VcW92tvHarmQxuWWOeGBfLmtmzHKiMuCwZZwD9H6K8U/ZR/au8Ifta/DhPEnht/sOq2uyHWfD88g&#13;&#10;a40ycgkKTgb4m2sY5QAHAPCurontdABRRRQAUUUUAFFFFABRRRQAUUUUAFFFfJX/AAUn/aqh/Zt+&#13;&#10;At5p+mXlxa+O/GEM+m6G9ukgNuo2LdXXmo6GJoo5R5bBi3mvEQrKrlQD51/a/wDilrn7d37R2l/s&#13;&#10;v/DHU9Q0fw3pF7c/8JjrL28htZJLdhv3xqocxW7oUXe6Ry3EsY4CRSk/a5/aT8MfBD4TwfAD4U+E&#13;&#10;tQ8aeB/Bf9n6d4/1XTpJbW3trXz183T5ry1VVjub1kljnlwFzLMm15HcRfSv/BO/9kP/AIZT+DZ/&#13;&#10;tu28n4heJPLuvEGy88+KHyzJ9ntk2gIPLSQ7iu7MjyYd0EePoq2+HvhWz0rXtMt/DOjwab4gmuLn&#13;&#10;WLOOwiWHUpZ12zyXCBcStIvDs4JYcHNAHn/7Mf7Q/wALv2gvAMNx8Lr63XTdHht7SfQVtfsk2kAx&#13;&#10;AxwNBgBVVQUVo90RMThGbYcewV+av7Tv/BPjxf8ABvxVrXxr/Ze1zUPDOtQ7Lq68E6MhTzUEnmzi&#13;&#10;1AO2WItHC/2B0ZG2uEyPLgrtf2df+CkPir9oDxloXwwi+F1xoHxQi1NIvEkl55v9madp9uFN/cMu&#13;&#10;3zoZy6yQRwSDakksO+ZjlGAPoD9rf9n6+/ae8G6J4AlXR7TwndanFea5rF0Gk1OyihIdBpqeWUWe&#13;&#10;U7ommdgI43kHly78D5K/ak/ak/4V/wD2P+yf+yfo/wDxVXOjT3OgH/kFfeMtvBKT/wAfP+see6dv&#13;&#10;3P7xmfzd7w+l/wDBQL9qrxFo9xpnwI+CV5caj8avFEyW9xDpKBp9LsnjZmPnbwLed12sHP8AqoRJ&#13;&#10;KTF+6kPf/sN/sN+Hv2QvBrTztb658RdVhVdY15VO1FyG+yWu4ArArAEkgNKyh2AAjSMAP2G/2G/D&#13;&#10;37IXg1p52t9c+Iuqwqusa8qnai5DfZLXcAVgVgCSQGlZQ7AARpH9QUV+ev7SX/BSy+1/xlpXwp/Z&#13;&#10;ftbfx/471aaayl1pbdpba1cCRMWu8qkrKVMxuH3WyxoGPmKzGMA+yvjF8fvh5+z/AKDHq/xB8Waf&#13;&#10;4ZtJs+RHcMXuLnDIreTAgaWbaZY92xW2hstgc18K33/BU34l/G7XpdF/Zz+B2oeI/JvbWF9W12KW&#13;&#10;4SNJlZQtxFbssdrmUNiWS5KbImJAydnQfBD/AIJjaN4R1XU/if8AtMeMLf4m+IYYVu7g6pezvptk&#13;&#10;Lds+fc3M7K90ohiiBWZUiVfMVlkG1l4rxT+1D8cv2steuvh5+yb4Y/4RL4T6bt0dfGi2X2FFhRRD&#13;&#10;II5nAS1iVJ4XSGFDdqkayLtyY1ANW1/ZB/bZ+LmvaJq3j/8AaH/4Qu0lslW6h8N6jcQ3Fn8rOsbW&#13;&#10;lnHb20sokbYziU8dHcIoPV/8O4fjf/0eh8QP++L7/wCWVfnr48+PPxh+Gfj6eDwV+0N44+JCeGIb&#13;&#10;e81bWrTUbyfSIrpZUSQJ5ssiXVos0kUQmlREmZwPLKspf91Pgj42vviV8F/APi7U4reDUtf8P6fq&#13;&#10;t1FaKywpLPbRyuqBmYhQznAJJxjJPWgD84PEHxE/bR/4J+6bpuseO77T/jB8MrXy4b26e5a88gzX&#13;&#10;BYq928cd4kvylFlmEsC+fGuGbYg/R/4L/F7w98evhf4f8e+FZLiTQtahaWAXcJimjZXaOSN15AZJ&#13;&#10;EdCVJUlSVZlIY7/izwtpfjjwrrPhvW7X7bousWU2n31t5jx+dBLG0cibkIZcqxGVIIzwQa+AP+CJ&#13;&#10;eo6pJ8AvHVhLpHk6LB4mM9tq32lW+0zvawLNB5QG5PKWOBt54f7RgcxtQB+itFFFAH5l+JLGH9jP&#13;&#10;/gq3ous2OmXE3hP4xw/Y5nFpIwgvby5RZlileXa7C8it55P+ecV2VWP/AFZP6aV8Qf8ABW/4Dw/F&#13;&#10;L9miTxhaW1xP4h8CTf2hALaCSZpLKZo47xCqsAqqojnaQq21bVh8oZmH0p+zX8Xofj18BfA3j2OS&#13;&#10;3kuNa0yKW9FpDJFDHermO6jRZMsFSdJUBJOQoIZgQxAPS6qatpNjr2lXmmanZW+o6bewvbXVndxL&#13;&#10;LDPE6lXjdGBDKykgqRggkGrdFAH5a/s66tff8E6/23r/AOAep3lxqnwz8fzWtzoWo6hKxmgllDx2&#13;&#10;0gihLJukmU2crFIy5iilPlxoFP6lV8Vf8FXP2c/+F0fs4z+KtNh3+JPAPnavD82PMsCq/bo/mkVB&#13;&#10;hI0n3EMx+zbEGZDXqv7C/wC0Z/w05+zj4d8VXk3m+JLPOka98uM38Krvk4jRP3qPFPtjG1PO2ZJQ&#13;&#10;0AfQFFFFABRRXlX7WP8Ayaz8ZP8AsTNZ/wDSGagD411z9vH4y/taePtY8Cfsq+F7e00jTZo0vPiB&#13;&#10;raqRFC0sSpcCKZdkKkrP+7dJ5pIsssUboyra8Lf8E6/2i7zQbWXxJ+1/4w0rWm3efZ6XeajfW8fz&#13;&#10;ELsme8hZ8rtJzGuCSOQNx9V/4JP+FtL8P/sS+EL+wtfs93rl7qOoahJ5jt5863ctsHwSQv7m2hXC&#13;&#10;4HyZxkkn7AoA/ODxJ+wN+1Z4V1XRdQ8C/tWax4iuLebz508UalqNpDGyMjRjyvMu0uFY7tySKFwA&#13;&#10;CHDECprX7Yf7Wv7IWmyS/G74Vaf8QfC1r9ogXxZosy23nOLhFjnnmt1kihiYSqkaSW8DvuT+JXB+&#13;&#10;Vf2vP2oP2g/Fnx9+LV5oXirxhonhDwTrU2hSDwnc3dnp2nwR3UtvbtctC20SzMrHfIcuxKrhVVF9&#13;&#10;18N/Ej9qT9lLwbpvxK0Xxjb/ALTnwR1eae7N55l3fXNvaIVZp5nkTz7JvKglUqWmht5BKJF37dwB&#13;&#10;9v8A7Of7dHwg/ac8mz8K+Iv7P8SSZ/4pnXVW11E480/u03Mk/wAkLSHyXk2KVL7ScV9AV8FeNv2T&#13;&#10;f2f/APgo98L4viT8OZbfwd4m1KYPPrunWYE0VwHaS5t9QslkVHnJmYtJkSMfKcSyRbQ/AeAP2mPj&#13;&#10;r+wV4y0nwJ+0lbXHjH4Z3MwSH4kWwur9reS4BdFN04BnWNo590EiC4C7mTfGkSOAfenx0+BfhD9o&#13;&#10;z4caj4K8a6d9u0q6/eRTRELcWU4BCXEDkHZKu44OCCCysGRmU/CvhbxT4v8A+CVfxHtfB3jG61Dx&#13;&#10;b+zL4ivWGieImjMtx4dncl2ikVB/vM8agCQBpoVDieE/oV4A8f8Ah74peDdJ8WeE9Wt9c8ParCJ7&#13;&#10;O+tidsi5IIIIBVlYFWRgGVlZWAIIHP8Ax0+BfhD9oz4caj4K8a6d9u0q6/eRTRELcWU4BCXEDkHZ&#13;&#10;Ku44OCCCysGRmUgHivjTwp8IP2XbPU/2hvCXwo/4TeTWL19b1vxJ4fnXUr21tZ4biWTUbPz5SvlM&#13;&#10;0yiQW7Rr5UzSHKRYr5V+Dvw3+Jf/AAVG+I8nxI+LFxqHhz4B2F6G0rwha3cqW+oPCXRY4sbd23fI&#13;&#10;s15gOxZ4otmCLe1+zx4/8e/8E2/j1Y/A/wCLWrW918GvEM00nh7xZeF4rS0Y5YSRthhErSMiTwOQ&#13;&#10;sLyibeEZnm+ytN07wh+xzr1pZpq+oWHgX4geJrTR9A8LxWwlstB1a5W6kkEBB3xW1y6RgQgFIpWZ&#13;&#10;l2JI3lgHuuk6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAArwD9rD9qqH9lfxN8&#13;&#10;LNQ1280eDwJrup3Om68kiSTavEvkboLq1iVwGgikx57bXYLJEEUswFeVftif8FRvBX7PdxqHhXwV&#13;&#10;Db+PPiDazTWd5b+Y8djpMqx8GaQLiZhIyqYYmBGyVXkiZQD5V+yX+wd4i/aC1Xwx8fv2jvFFx43n&#13;&#10;1KH+09L8LXzC4ha3kYT2rTtu2JATLJILKNBGA8YYgGSGgDn/ANoLRdc/4Jl/tWaT8VPAkf2T4L+O&#13;&#10;r1INc8M6ZZSNb2+zaZ4QjOIllIaae2IePafOjCrCjCT9PvCfinS/HHhXRvEmiXX23RdYsodQsbny&#13;&#10;3j86CWNZI32uAy5VgcMARnkA18gfCX4b6X8SLP8AaJ/ZQ8X3Goaz4F8J3unf2LeLdslxYabfQi8s&#13;&#10;7KNm3u32J4QEkleTeAqlAiiM+K/8E8PjNrn7Lfxk8RfspfFm70+xmt71pdB1Br+SWI3UwidLOEnK&#13;&#10;CK4RxPGD5TCR3VlaWYIoB+n9FFFABRRRQAUUUUAFFFFABRRRQBk+LPFOl+B/Cus+JNbuvsWi6PZT&#13;&#10;ahfXPlvJ5MEUbSSPtQFmwqk4UEnHAJr8y/2UdNm/bD/a08bftVeOHt7H4X+Dpp7fQU1i5jSO0aCJ&#13;&#10;WgMsUjSrCsEEhupHDoq3MqyRkgSBfS/+Co3xA1z4gXngD9mTwOvneKfH97Bd6luikZILBJv3RkxC&#13;&#10;5ERmieZ5IzujSxbcpWSvp/wH+zP4e8E/suQfA+O5uP7Cfw/caHe31pmOaZrmNxdXKCQyCNnkmlkC&#13;&#10;ksqFgACoAoA+atD+BHxl/ag8faP+0hpnxPt/gvfXmmSaf4a0/TtBXUZp/D0kss9o+oK920LTyJOH&#13;&#10;aMB0UrEw2yLhPS/iR/wUg+CvwR1638I+KvGP9v8Ai+xvYNK1z/hG9JmNvZTFf39w25mURRtkNFHL&#13;&#10;NMhOza7K2PnXUvDv7f3gD4Rp8HfDvhvwvqmkabpkOj2Xjfw/qFvb3wtVRQqwvNcQlGSP9x5ht1cb&#13;&#10;NysXxKfX/wBlH/gl18NPgboKX/jjTdP+JPjO9skhv/7YtYrrS7R9xd1tIJI/9xfNky58vKiISOlA&#13;&#10;H1r4A8f+Hvil4N0nxZ4T1a31zw9qsIns762J2yLkggggFWVgVZGAZWVlYAggfIHxI8XWP/BNn4C+&#13;&#10;MfFmu+Lbf4l/Grxtqb3aajrdutpNrF0NkcaCKLc6WlpCQ3lbwiliiPF50ajf/ZPm8MfDGX9ozxt4&#13;&#10;avNP0z9nmPWv7U0T+zbSU26SW1in9s3dtiLMtsZo/Lj8lnjzbSLEqqBu8A/Zb8Lap/wUG/a41j9o&#13;&#10;rxha7Ph34LvRp/hGyWRbWcT28y3Fok0cZdm8pZvPkJkAaaVFUvEGjUA9g/4J7fsdzeCbe4+OHxS0&#13;&#10;+4ufjV4umutSmTVLWOFtHW4kdn2RJxHPMrF3OFZFk8kJHiUP9qatq1joOlXmp6neW+nabZQvc3V5&#13;&#10;dyrFDBEilnkd2ICqqgksTgAEmrdfmB+058VdU/4KN/HDTv2efg14j+zeBdI8zUPFniRZlNlepFLE&#13;&#10;u+NBh7iKF2UIFbZNLKrYCRJPQBU8f/tD/FH/AIKR/FzVvhL8D7648J/BqCE2viPxTLa7Wu7V3G6W&#13;&#10;QkB0WQRskVqjI8ymTziEMiw/dX7M/wCyr4C/ZQ8G3Ph/wRZ3DPezfaL/AFfUnSW+vmBbyxLIqKNs&#13;&#10;asVRFVVGWONzuzdB8C/gX4Q/Zz+HGneCvBWnfYdKtf3ks0pDXF7OQA9xO4A3yttGTgAAKqhUVVB8&#13;&#10;fvjFpf7P/wAG/FnxB1ePz7TQ7Jp0ttzr9pnYiOCDcqOU8yZ449+0hd+48A0AfCv/AAUd8WeJ/wBo&#13;&#10;X9o74bfsseDdZ+w2GreVf+JHs7qKTqzSBbiElD/o1vA90ITIPN82IhdyxMT9sDx1/wAIXoPgb9h7&#13;&#10;4HWOda1qys9L1HVI5dpsbV23OJxaLuEsyq9xdO0YXyJXYo4mJTzX9kTXpv2ef2dfi7+2F44mt9Q8&#13;&#10;d+MprrT/AA4lwI1F9cS3BaV/KjmjVlkvFLSRhUkjisJXj+V8V7//AMEtP2fr6x8M65+0D44W4n+I&#13;&#10;vxFmurlJpQ0AXT5p1laQ24jRFa4mQzBhuUxCAx7AzggFX4z/AAZ+EH7Av7AHjfwxeWn9t6j4rsm0&#13;&#10;iTVJ7BZrjV9Zkgla1kIOVhigZGmjUtiIREqXmbMnyr+yj+1B8e/2I/hOl94h+FniDxf8HdUsk1bS&#13;&#10;prwTWtvpvnTlFlS7EUqxRTNk+TIBuMkUqYEpM3tXx0sbf9ur/gpdonwm1GL+1fhl8OLKebVV0zUI&#13;&#10;R5j+XG9yzSKBIublrOzkiRmdPKdlMbFyn6f0AflBq37eHxt/b60q8+FXwg+Fdv4as9chfSvEOvXd&#13;&#10;1JqMNja3CkFnn8mOO1Voo7lSWSR3BIiAkVc/f/7Kv7M/h79lD4R2fgjw/c3Gou0zX+p6nc5DX166&#13;&#10;IkkojyREu2NFWNTwqLku2529gooAKKKKAMnxZ4W0vxx4V1nw3rdr9t0XWLKbT7628x4/OgljaORN&#13;&#10;yEMuVYjKkEZ4INfBf/BHvxP4i0fwb8VfhD4mtLiDUvAPiAKwmvhcLbNOZY5bSNVyiLHNZzPlGKu1&#13;&#10;wxAHLN+hVfmX8NIofgh/wWb8ZaHZ+G7i103x7plw1vPNJIilprWLUbi7jLhvNVrm0uY8KQqszAEe&#13;&#10;XsoA/TSvP/FP7Qnws8D69daJ4k+Jfg/w/rVrt8/TtU161triHcodd8byBlyrKwyOQwPQ18a/tg/8&#13;&#10;FGPiL8MP2iv+FPfB74f2/ivxDp8KNfrf2FzfTXcslulyqWsFtKr7Y4W3MzZJJb5VEe5/mr4H/sR3&#13;&#10;37S37Jfxk+N/iyK41X4i+JJrzWPDM1pbtJNNLbyyS3TJb28qo7XcwmthG0WYzGHRWDKKAP2fr8y/&#13;&#10;2IdWb9l/9vz4v/s8S3lva+E9Yml1Pw/psUt1crBKI1ureKNnOEY2ErCV3BLNaRr5jbV3+P8AwP8A&#13;&#10;+Clfxn/Zv8K/CzQfiT8PPO+GS2UdtY6pPo9xY6jf6akaiN7SZ3W3n8qOSDGE+dQgZw0nm17V/wAF&#13;&#10;TbHVPgj8cPgd+0ZosWoXH9i3qaRqUcGoLapIkUrXMVsCAZB9oifUI5Gw6bFAKjOHAP0qooooAKqa&#13;&#10;tpNjr2lXmmanZW+o6bewvbXVndxLLDPE6lXjdGBDKykgqRggkGrdFAH5V2Oh/Gf/AIJT+O/E8HhL&#13;&#10;wfqHxg+B2tb9YMyi483TUgicOZniVorSVQ0RkmaEpNHAhXYVZYj/AIewfF/9oT/ijfgl8GPsnjO8&#13;&#10;+X7b9tbV/skL/uvP2eTDHDsllhPnTs0K4w6kNkfqpRQB+Wv/AAS38P8AgLWPBvxp/Zx+Ivhe3n8b&#13;&#10;HU7iXXdPubdJFubKAw2xjF1ET81tch2UhhsadZImJ3lcrwTrl9/wSX/ajl8G+JdY1jXPgN41hN3Y&#13;&#10;3nkswsZfMVPPkUR4knhVRHMsBBeKWGUqWEcI9A/4KVaDN+zb8bfhR+1N4Vht11Ky1OPRNcsVMcTa&#13;&#10;kphlKYPkN80lst1bvM5ZkUW+xfkyPp/9pT4K+GP24v2ZRYWF158eqWUXiHwrqjSS2qJdNbs1pNIC&#13;&#10;hbymWYq6tGWCSNgBwpUA+K/iz/xrV/by0DxboX/Ei+CXxGx/auj2X7uzt9pEdziFfNc/Z3mju02R&#13;&#10;p8s7QRYXfX6aeP8AwB4e+KXg3VvCfizSbfXPD2qwm3vLG5B2yLkEEEEFWVgGV1IZWVWUggEflr8F&#13;&#10;bjVP24P2KfG37PnimH7L8Xvhf5U/hyxuYVs7h0tUMMMDxNNHmVMTWcjyKqRC4t3ffJkn6g/4Jc/H&#13;&#10;a++JXwFm8BeJYLix8bfDSZfD+oWd3A0MyWq7ltN6eUgjZFiktymWfNqWc5koA+aviZ8K/ij/AMEq&#13;&#10;PGWn+Pfhfq+seN/gXPMqaz4e1W53LbyyCONzcCNQiNIY4/KvEjBVgsUgIIWf9H/gX8dPCH7Rnw40&#13;&#10;7xr4K1H7dpV1+7lhlAW4spwAXt50BOyVdwyMkEFWUsjKx7XVtJsde0q80zU7K31HTb2F7a6s7uJZ&#13;&#10;YZ4nUq8bowIZWUkFSMEEg1+VfxU+GfiL/glR8etI+KHgLULi6+BfinU4dO1rw+7iea3U75DbbHdT&#13;&#10;KyxrO9tPuDKVaOViGYzgH3p+1d+yj4Q/a1+HD+G/EifYdVtd82jeIIIg1xpk5ABYDI3xNtUSREgO&#13;&#10;AOVdUdPkD9hP4p/8JpoPiD9jT9oHwpjWtFsprW2t9audxvrVGEgtctJuMsKsstvJbkr5ESumwQq7&#13;&#10;/oV4A8f+Hvil4N0nxZ4T1a31zw9qsIns762J2yLkggggFWVgVZGAZWVlYAggfFX/AAVO/ZZvvH/g&#13;&#10;2z+NXgiS4sfiD4DhFzcXUGotbMdLgMtw0kXYTwSEyqysjFTKPnYRKADW/wCCfv7JPh79nfxN4/0P&#13;&#10;WvBNxfeO/Dupxm0+ImoWJNpqdlPA5hOmu6AwMkbyR3EcZfDvgzSKUWPV+KH7Lvx48A6qLf8AZh+J&#13;&#10;2j+AfBN7NNe3XhHXrWKW0026kYM5sGa0nMUEjFnNuNiRuXKcSbU9K/ZD/ak/4ac/ZxtvH8ej+b4k&#13;&#10;s/PstW0LSTjN/CobyoGuCifvUeGRQ0m1POCNISjNWVrP/BRL4G+H/g3oXxFv/Ff2e01yya70/QPJ&#13;&#10;3axOVMyGP7MCSv762mh81iIN6Y83BDEAyv2M/wBjvXP2TfCvjrV7/wAVf8LA+JPjDyb7UJL2aS3s&#13;&#10;2uo45WEZnKyzPumuJt9yylmUqfJDAhvCv21fAa/tX/s6wfHXwrBceDfi38K5ryLVdLs721ku7GWy&#13;&#10;uB9ttpLuJwQ1q0T3UDq2SjkrHuuF28V/wtn9qL/gpV/xIvCWgf8ACovglq3+iaprW0yfaLVvlmH2&#13;&#10;mQI93h7eePy7VY1/e+VO21t9fSn7MX7Hfif9jPx3otj4P8Vah4y+G2v2Tw+J9O1SaKD+ztVSLfHq&#13;&#10;ltGFOYpPL+ztAG3r5kTM8yxjywD0v9i39piH9q74C6V41ktrfT9dimk03WrG0Enk297FtJ2FwCVe&#13;&#10;N4pQAX2iUIXZkY17rX5gadq9v/wTb/b/ANX025tPsPwY+LXkzW00YhtrXS5zOQGZ2ijjSK1llnUx&#13;&#10;I4EdvcxOxdlVT+n9ABRRRQAUUUUAFFFFABXP/ELxtY/DXwD4l8XanFcT6boGmXOq3UVoqtM8UETS&#13;&#10;uqBmUFiqHAJAzjJHWugr86v+Ct3xi1TVNN8E/s7+D4/tninx3e2s95bblTfB9oEdnBulTYPOul3b&#13;&#10;xIpT7LhvlkoAyv8AgnL4O/4WZ8R/ix+118QU/sq01K9vV0KTXLrzU061yWuZxPNEo8qCER2qTI6q&#13;&#10;qR3UbKoAA9g8Af8ABVz4JfEj4uaT4B0uDxRHcatqY0qw1q502NbG4lZykLDEpmVZX2KpaIEeYpcI&#13;&#10;AxXx/wDbw+KPw0/Zf8CfB39nCbRtQ1bwD/ol94n03TJIrW8utJt5f3YZxAEaW4uo3nkaJ4nZrZ1L&#13;&#10;R/aBIvQftEftD/C79sL4X/DyT4S31vqvxqbxbpcfhFbm1xqXhu+3xXNxc3MBDObSOGJxNIiTwFkQ&#13;&#10;/P5YZAD9Cq+Nfjf+wbr3i7x9pmp+Cfid4o0rwTrHiBrvxn4Av/El9FpF7p9xL5moJarCcxtMzXBa&#13;&#10;JjtZrliHiChW80+Jn7EP7VXh/wA/xf4J/aj8QeMPFMN62pf2HqDz6XZzkb5fLii+0S2x3SBEWB40&#13;&#10;g2sQxVRg+l+A/F/xF/Z1+Efxj+P3x307R9A13VIbW5bwXoFzcvbC6t0NpbyO/nXKRz3ZazgZoRsW&#13;&#10;OCB3y28KAeFft6Q/8JRr3wt/Yp+Blnp+jxy7bzUrKG78m3t40V5YYrhxIWbCrNeTLLG8jn7NIpd2&#13;&#10;wf0K+C/wh8PfAX4X+H/AXhWO4j0LRYWigN3MZZpGd2kkkduAWeR3chQFBYhVVQFHxr/wSw/Z61zT&#13;&#10;9N8SftC+PJvtPjP4j+bPbK9vJbSxWstw000zoAkf+kyrHKoVNqxpGyNiVlX60/aK+PPh79m34R67&#13;&#10;458RXFuqWULrYWM05ibUr0oxhtIyFY7pGXGQrbFDOw2oxAB8q/8ABR39pjxFNcWH7OPwhtrfxL8R&#13;&#10;fG8MthrFrbATT6fZSxj90VYeXG00TSM0jsPJhRpCFEkcq+6/sUfso6X+yX8G7Lw9s0+88X33+k+I&#13;&#10;dbsomH22fLFEDOdxihVvLThQcM+xGkcV81f8Ex/2evE/ijXtZ/ab+LU2oal448T+Ymjf2vbxZ+yy&#13;&#10;LHm/TjdHvUGGJVEarAG2ho5U2/orQAV+YH7UninVP+Cg37XGj/s6+D7rZ8O/Bd6dQ8XXrRrazie3&#13;&#10;ma3u3hkkDs3lLN5EYEYDTSuzB4gsi+6/8FHf2ur74F+DbD4eeCLS41b4oePIZbHTo9Omb7Tp0UhE&#13;&#10;IuEjiYTGd3cpb7QAZEdskxeW/wA1f8EgfD83wj/aG+MPw48Z+F7jSPiLbaZbyq9zbxlrS3hm23EY&#13;&#10;lznbK1zZyKY90cixq+7AQkA+9PjR+yH8PPjh8D9F+FGsW2oaZ4W0P7J/ZDaXeFbix+zRGGLY8okD&#13;&#10;/uWeM+aHyHJ+8FYewaTpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACrdfCv7e3&#13;&#10;7bVvoemxfBf4O65/bHxi8V3seiR3GhX8K/2K73AgeOSYnbHcuwaEJuR4tzSM0ZWPeAef/wDBIG11&#13;&#10;T4i+Kvjz8Zdc0TT4bvxPrUccOoWyL+7neSe7vreEMzSxxZns2IY4bEfLGM4/Sqvxg/Yz+M/jL9jn&#13;&#10;wz+1B4T02zt/GnizwfNHcroQubs2Ua2s89lf6jEqQkOsckli0isYGeFC29fKwOr8J/8ABbjxVF4N&#13;&#10;8QQ+Jvh7o914s8l20a90maWGxEpMaolzBI7uVUGaQskoLbUjCpuMqgH66UV8VfsA/t2eJP2mPFXj&#13;&#10;fwJ8R/D+n+FvH3h7/SY7HT7W5t98CSCG4SWKYuYpYZjGG3SAt5wAQeWxOr8Lf+CpXwY+L3xk0z4d&#13;&#10;aJH4gt7vVL2Wxsdb1O2t7XTrh1DmMqzz+aPOKhY1aMOzSIpUE4AB9gUUV8lftD/8FNPhN+zb8UL7&#13;&#10;wFr+n+KNZ12whhlvDoljC8Nu0qCRIy000RZvLaN8qGXEgG7cGVQD61r8tf29fFnj3wL/AMFJfhl4&#13;&#10;g+GPh+38VeNtO8DSz2OkXMTzLcKP7W88CNJEd2EPmsqI25mVQoYkKfpX43ftpWOqfsIeK/jZ8HtV&#13;&#10;t57yGG3toDfQK82mXU11BBJHPDkhZ4ln3BW3IT5bfvI2G75q/YX/AGTfD37RsnhD40+OPjxrHxL8&#13;&#10;d6DNp+pRaRbamZ5tEaG6lljtb1roSTMrPGSFCwrkTGNpVZZKAPNfj5+0fpfx40Hw98WNH1X/AIVD&#13;&#10;+1f8Mt9tq+iaheNYJdWduziZbVbhTHJKJZ3/ANDdhKyNdRMlwFjLfpT+zF+0vofx8/Zx0X4m3d/p&#13;&#10;+leXZP8A8JDvmSGDTbqBf9K35kfyYhgyr5jbvJkjZsbq4r9qr/gnn8Lv2qLi813ULe48MeO5YVjX&#13;&#10;xLpJ+aUpG6RC5gb5JlBZMn5ZSsSIJVUAV8a+E/hHcfC/9l/4+/CzwX+0H8P/ABL4Q1G90CYeJYNS&#13;&#10;ms4NJS+mNtctdyW0Nwo+0NbQ2xiM7IsO+WQxKxWQA4rw3+0V4C+Nn7UetftJfGrXbex8G+Dpvsvg&#13;&#10;fwrYyIms3U0Ej3Nij2kLO5VQXkeaWRITcSxoJDGGjXiv23v2uvjP+0F8K/DUHjz4daf4H8A6xrUm&#13;&#10;seGpvs1xHeXSQwYU75ZMTReTfxnzlhRJGOUxtZR9q/sxf8EsPgJpOm6L4xu/En/C6/vvDeJcQ/2F&#13;&#10;PJHcZWRIYWbfs8sxMkk0sbHzNychV6r9v79hPwR+0TeWnxG8SfEz/hWV3o9lb6XPqmqLBJpa2omm&#13;&#10;ZQ4d4ikrTXKqHMu3gLsJbIAPor9mXVr7Xv2bfhRqep3lxqOpXvhLSbm6vLuVpZp5Xs4meR3YkszM&#13;&#10;SSxOSSSa9Lr89f8AgkT8efEXiX9nnxfpnje4uF8MeBZo1sPE+rThLaKyMLPJaeaygBbVYg5LSNsj&#13;&#10;uY1wiIgPV6b/AMFhv2f77xk+izv4o07TVmmiHiO50kGxZUDFZAkcjXG2TaAoMO4b13KnzYAPt+ii&#13;&#10;vnX9qn9uz4dfsh6r4f0zxdb6xq2pazDNcx2egJbTTW8SMqiSZJJ4yiuxcI2CGMUg/hNAH0VRXyr8&#13;&#10;av29vDHgv9ja1+OXhGL+1P7f2WXh7T9Whlh337PIjxThAceT5NwzAMFfyCqSfOjn4/07/gtF448O&#13;&#10;+CdXs/F/ww08ePpfJn0h7cz2VgtrPbGSKaaGVpJX5aCRQjqs0c2Q0exWkAPur9vzwL/wsT9jb4sa&#13;&#10;V9t/s/7Poz6v53lebu+xOl75eNwxv+z7N2fl37sNjByv+CbvinVPGH7Evwtv9Xuvtd3DZXGnpJ5a&#13;&#10;piC2u57aBMKAPlhhjXPU7ckkkk/FXiL/AIKLeOPjZ+wb8aL/AMV6Tp/hTVZ72x8L6Pqmj2U/2PU/&#13;&#10;tgZryzAm81VlS0iuGZ/MGFnjwEfYXyv2Hfjjrn7AmpaT4b+MR/sr4Q/ETRofFuha7aWEl3El1Lb2&#13;&#10;7/fjHmf6rbFLFsdkkWBlCxyGRwD9H9B/ZZ8FaD+0V4m+NkUmsTeNtdhgtpC2ovHaQRR26QGNYY9g&#13;&#10;kV1jiZln80B40ZNhUV8V/tkeEpv2Hf2tPBv7TfhYXA8J+JtTOm+L9ItI44490kQ83ZGkkRmaeOOa&#13;&#10;4AcFRc24kdzvVR+lOk6tY69pVnqemXlvqOm3sKXNreWkqywzxOoZJEdSQyspBDA4IIIr5A/4K2eN&#13;&#10;rHwr+xb4g0y7iuJLjxLqen6VZtCqlY5VnW8LSEsCF8u0kGQCdzKMYJIAPrTwn4p0vxx4V0bxJol1&#13;&#10;9t0XWLKHULG58t4/OgljWSN9rgMuVYHDAEZ5ANVfH/gDw98UvBureE/Fmk2+ueHtVhNveWNyDtkX&#13;&#10;IIIIIKsrAMrqQysqspBAI/MD/gn78dvFX7IfxQ039n74wwaxZ6b4sh02+8L/AGiCUR6ZdXqCT7P5&#13;&#10;ckSyBZJZfJk25SK5glGPnlkX9X6APy1+APi3xF/wTR/aXvfg148NvZ/A/wAZancX+geKNRkG2Bio&#13;&#10;SKV7hI1BYqlvBcRuEWNikoKREtL+pVfP/wC2v+yjpf7WnwbvfD2zT7PxfY/6T4e1u9iY/Yp8qXQs&#13;&#10;h3CKZV8t+GAyr7HaNBXmv/BNP9qK++MXwvuvAXjzUrj/AIW34KmlsdTs9Ydl1K5tUcKlxKjIp3Rs&#13;&#10;32eTJdw0StKQ0wyAfOvjr/jV7+3FY+JNN/5Ix8UN/wBvs2/cwaX/AKSrT+TBb53fZPNSSPMP+puH&#13;&#10;hTLbpK9V8dfsY/BXwh+3FY+KPHeg/bvDfxD33Glrql9M2nReKBcrNJbyp5WxvtSMXhimmKO0d1H5&#13;&#10;TholT6U/bA/Zr0v9qn4H6x4MvD5Oqx51DQ7trhoUttSjikWB5CqtmI+YyOCjfJIxUBwrD5g/Yt1K&#13;&#10;H9r39j/V/g540S40L4i/DSZNKtr6a2khvtDuIg40u/jCLCYZ7do3h2LJ5h+yt5jYmIIB9/6TpNjo&#13;&#10;OlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACsrx/wCP/D3wt8G6t4s8Watb6H4e0qEz&#13;&#10;3l9ck7Y1yAAAASzMxCqigszMqqCSAfFfAPwg8Jfsh+Dbz4gfEP4m+KPF2paPpksN/wCLvG2uXN0t&#13;&#10;vDKbYzQ21sXZI1kmt4SqKskzMVTfJ8or4f8A+Lh/8FevjJ/zEPA/7OnhW99hLPIB+KS3zo3+1Hax&#13;&#10;yfxF/wDSADoNW1Ob/gpr/wAE97zULhLfUfjd8OpnuJEtLaNLi8ZFLEJFGsku26t+iIsSyXVuAAqR&#13;&#10;gV9Qf8E3f2l/+Gjv2cdL/tW/+1+M/C+3Rta86bfPPsX/AEe7bdI8jebEBukfbvmjuMDC16/8Pfgv&#13;&#10;8Lv2dbea48J+H9H8EW99Dp2jzywv5C3RjkeKzWQs2JJ2kuinmNmWVpFDM5CgfEHgWz/4YJ/4KOX3&#13;&#10;hVLb7D8J/jNsbS/Jt9sFpfmRvJgXy7cAeXcSSQLDGQqQ3tu8jfLQB+lVFFFABRRRQAUUUUAFfmX+&#13;&#10;wPYw/tZftpfFv9pbUNMuLLTdNmXT/DkclpJCpaSA2yu0glZDPHZRIsseXXdehxsxHn3T/gqZ8dLf&#13;&#10;4P8A7KevaPb6j9k8SeM/+JFYQxiF3eB8G9ZkkOfK+z74i6KxR7iL7pYMOK0PSfGv7E/7JfwW+Fvg&#13;&#10;Wy0d/jV4y8QWsMsFzEmI5ZJTd301zHCJXuILeFEtJp4zlYikium1FoA+tdH+BfhDSfF3xJ8SPp39&#13;&#10;p3/xC+yx6/FqJE9vPBb2gtY7cQkbPK2eYWBBLGZ9xK7VX5K/aB/4JM+CvF2qt4u+D+r3Hwo8bW03&#13;&#10;2+1itHc6abpWklRkCnzLRvNaLDwkpEsY2Q55r6q+DGrfFm4t7zT/AIr6B4XstStYYZYda8IajNNY&#13;&#10;37SSTh4xBPGssDRIkGSzOr+dlWGGRbfiD4/fDzwn8VNN+HGt+LNP0bxnqVlHf2Omagxg+1RyTmCN&#13;&#10;YpXAjeVpVKrCrGQ4JC4GaAPzg0mz/bD8RePrP9mD4rX9xd+E/FkKRXPi2Bd0yaJZSgXklvf26ZLT&#13;&#10;xhIWF6juxuYVkVPPJbq/+Cg3i6b9p/8Aa0+FX7LujG4l0i21O31LxObSSOGZWeIyPsaaPAaCwM0w&#13;&#10;Ks6ubkKULxha+3/iZ/whHwTvPGfx48SfJd6f4Zh02ed/IDra281xOtvbM+0iWea4VNhkCyOluMAj&#13;&#10;J+P/APgkj8HdU1TTfG37RHjCT7Z4p8d3t1BZ3O1U3wfaDJeT7Yn2DzrpduwxqU+y5X5ZaAP0K0nS&#13;&#10;bHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAUDAAAFfmB+2Rq19+3N+294N/Z48OXlw3gn&#13;&#10;wnMbnxLeafKxjWUANdyF0MsYaGLbbRNLGpS5nljbh6+//wBpT4vQ/AX4C+OfHsklvHcaLpkstkLu&#13;&#10;GSWGS9bEdrG6x4Yq87xISCMBiSygFh8q/wDBJn9n6+8I/C/V/jB4uW4vPG3xBma5jvNSDPdjTw5Y&#13;&#10;SM8kYk3XMpeZm3usqC2fqDQB91aTpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAA&#13;&#10;CvH/ANq79q7wh+yV8OH8SeJH+3ardb4dG8PwSBbjU5wASoODsiXcpklIIQEcM7Ij+gfFX4maH8G/&#13;&#10;hx4j8beJJ/s+i6HZSXs+10V5do+WKPeyqZZG2xopYbndVzk1+S37Keo6X/wUZ/b/ANe8X/FDSPtO&#13;&#10;laboz6tpnhhrlp7KFLee3ht7aQOD5kQ895XRQiSSlmKbHeMgH0V/wT2/Zn1bx/4yuP2sfilc3E/j&#13;&#10;bxVNdX+haSPtEUWn28weESkSkuytCTHBHlo0tyjAuWTyvFf2oLPxF8ev+CoWn6b+z/f2+geO/DWm&#13;&#10;Rxal4njUC0jvbdJXlkuJYElLKI5ILJxMnLr5DrtwD+r3iz+3P+EV1n/hGP7P/wCEk+xTf2X/AGt5&#13;&#10;n2P7V5beT5/l/P5W/bu2/NtzjmvkD/gmz+yH4n+Aeg+LfG3xQtt3xT8WXr/aZLm8iv7iC1Vix3zq&#13;&#10;GPmzzF5ZNsrq4S3Jw6sAAeK2/gH/AIKMfF7QZvCXiDxHp/gK0/eXUniGS+sbO4uPmg2Wyy6askse&#13;&#10;0ozgoibg8qyOwKIPqr9jH9hfwh+x5oN89ndf8JR4z1LdHfeJri1EDmDdlLeGPc/kxDCswDEu43Mc&#13;&#10;LGsdv9sj9tLw9+xzpXg271nSLjX7jxDqZtjY2kpimjso1BublCUKO0ZkhURM8e8yjDAKxHtXw98b&#13;&#10;WPxK8A+GvF2mRXEGm6/pltqtrFdqqzJFPEsqK4VmAYK4yASM5wT1oA/Mv9v7xj4Y/Zf/AG8vBHxE&#13;&#10;tX/tT/hJ9G+z+O/Cj2ss0WoaUxNozOHlWGbzYUZVgOEWSxjdwd/PFeC9J8Ffsb/tX+H4NYsrfxF+&#13;&#10;z58U5tL8VeE9Xkie1i0eVLoTabdNPcgOrWYmZJR5wJt7oPKDu8k9r+zR8O9L/wCClH7QXxu+LHj+&#13;&#10;x1CTwZFZN4a8MW1xbMBZpNHJHHLCzySQpc28I81owJEWe984BSEz81ftH/Dvxf8AsraDqvwN+Klj&#13;&#10;/wAJR4Mbz9V+H3i+G2LPYT7laT7NmRdkU/yxXVozkRPIlwgkKoZwA8Y/GvQ/gv8AGz9sfda6hdeM&#13;&#10;/Fl7rfhTScRo+nR2t1qcn297j51kEoijTySm5QxbepGK+n/CH/BI2H4nfs0fCaLUNZt/hx42ihvN&#13;&#10;U16b+xZLy5vGu2ie3hm82WF4Wt4Y0jMWNqyNKQMlmf5g/Y98eeBPFH7QUnxl/aO+IGP+EZ/s42LX&#13;&#10;Lzy3+o6lFGqWUrx28TyTRQxWZaSQkZk+z+Yz+awb7q/4fV/BD/oVviB/4LrH/wCTKAPnXQ/gGv7I&#13;&#10;v/BQj4LeAfg5451jX/E95Da/8JlFKbWOH7KWMt7GQH+VXtoXnFvKpeMCB0kld0KWv2k/DfxX/wCC&#13;&#10;fHxw+KHxQ03QPB/jf4e/E69ubSW48RafHcJm9lmuXsZIhKs4wI5VbaxglTYXG8KkfFfs6/FSxj/4&#13;&#10;KBaF4j/Zy0jxxqmheJpkh8XW/i+2XUrmG1u9RX7ZMZImkdYIw1s4nlkL+Yn7x3ViH91/4Ki6l/w0&#13;&#10;J+0d8FP2e/Dmq6gb973z9bj09PtcFp9qaJYppYEkBMtvbpczsHCbYZgwYLIxAB6r/wAEj/Auht+x&#13;&#10;TdQ3F7p/ia08Ta1qMuq6RLEkqWmUjtWs50LMG3wwJKQ6rlLlRtIwzfmBNqPhD9nb9uLX7+XSNQl8&#13;&#10;LeBfGeoz6bpOmXIWVnsrmZrCBppg5ERmigWRzufy95G5sZ+lb341ap/wS7/aO8V6P4J1vw/8SPhH&#13;&#10;rl7dz/8ACIafrqtLpU6Ns8iX5ppbW5gOyJndWE8aDd+8TEHFfsP/ALbXw6/Zn8PePdf8baF4o8c/&#13;&#10;FDXdT/tO2uZBbTW3mx286xStcyv50U8j3t4kswWQ+XIMAkuGAD9sHxB8Wfj58L/+Fz/FPxRb+AvB&#13;&#10;utTIfAfwya4mkmv1R0VblbcALtEFxcSNey4ZzsVUWOeAD7K/Y7/YN2/sG+KvAnj7Tv7C8SfEbzL+&#13;&#10;6+02Xl3ml7Qn9nrNskV5fJeJbkQuybWnkjdQd+fgrSf2wPCvxv8A2o7P4p/tL+HrjxJo+laYltpv&#13;&#10;h3wrZRfZBLFIGijminlBlg3SXErK8jFnZVOYsx196/8AD6v4If8AQrfED/wXWP8A8mUAfnr+z/8A&#13;&#10;BP4y+D/i54q8P+B/EVx4C+PPhua3S38HzXS2U+tW4cy3CxzO4t51j8u2m8iQmOeFmkXeseGqftvf&#13;&#10;tJ/8NOeKvDWt6/4S1DwZ8SdBspPDviHTpJM2Z8iTejxRuqzQS+dNeq8MhfYqQgOzb69V/bE/bW+F&#13;&#10;nxS8d+Ffiv8ABjSvGHgT4z6Pex+frtzb2tvBeWqxOo85Y5pfNlX5IxuXa8LSRyb1CKvQfHz/AIKZ&#13;&#10;+Ff2jP2V/GPhHWvAdx4e+KGuw6bZy6ppaxTWNzFaXcNzl5XZZo13m72QkShPM/1hLsQAfZX7H/wd&#13;&#10;t9P/AOCYsXhnX5NP8Df8JV4Z1e71LW5VhKRQXqzmK+nYOqtttHt2O9wVSNUYrtwv5l/Bd/ij+1n8&#13;&#10;L/D/AOzR4F8K+F103R9TbxVdaso+yXZJdrd7q7laXEqot4iYjiaXZFGFDbMH0DVv28PGvx6+C/w6&#13;&#10;/Z18Kpo/ww01dMtfD+teJtY19IIb21gtkiPmzukYtYGWN2kRTI8gKxKWyyS+q+BPBfh7/gn3+3f8&#13;&#10;J76z8Y28fwp8beEoYLrxQ1qRpt6zWuxytwzyqFkvILO7Z0cLEt0ikiIbmANX/goV8PF8P/Fz9mj4&#13;&#10;QeK/FmsaB+z5FpllpEd959ruF1bv9mmuJixjVWWCSzBnkXZEssrxo37yNvSvhj/wRq8IeA/ixHr+&#13;&#10;seM/+Ez8GL9uhbwrqmihXlgngmhjV7pJxiWPzEcSpGh3xhlEZwV81/4LGeNr5vjR8JPCPiqLWLf4&#13;&#10;SRwpqt7Lo6ss15K1y0V0sRkbyJJ4bdU8sMMobptx2ygV2vwq/wCCsf7Pnwf+HHhzwVovh74oXela&#13;&#10;FZR2NtNqkNpc3DogwC7tefkqhUQYVFRFVQAfBfxA8SX3wX+C/wAQv2avG2i3A8Q6N45g1zTr6z3Q&#13;&#10;wiVbaS2uJZDKu+WCSH7O8AVIywlMhfAWN/p/9pa+/wCEw8K/Aj9nXwf4Y8v4z+JvBnhfRPE+p3cW&#13;&#10;6XTbCGPz49OniCSTW2yb/TJyFjZY4IS3mKQE5X9vb4pfs8/taeBIvij8P9T/AOEd+LGn+X/a+h6x&#13;&#10;bvZ3WpWAlFuudqvBPcxl4HXZNu+z+Zvz5KrH4/8ABn9oH4o+J/GXi6TwW2seKP2g/ihN/Y7eIVOy&#13;&#10;ex0/CySrassgRGkMaAyMiLZw2YMbDeWgAPYP2gLrwJ8Qvj78HP2SPBut6hovwm8Ga0uhajd3bzie&#13;&#10;81aa6Zbxs7ZFeXczxROYFRJrifG2Bgw/Wn46fAvwh+0Z8ONR8FeNdO+3aVdfvIpoiFuLKcAhLiBy&#13;&#10;DslXccHBBBZWDIzKfzg+PH/BLmx+FP7Ctze2U1vrfxQ8LzSeJdW1WCNUWe1MSLd2cTMyEwQxxiZW&#13;&#10;kDuWhl2KhuCg+/8A9kL4vTfHj9mj4e+N7uS4n1LUdMWLUJ7mGOFpr2Bmt7mQJH8iq80MjKAB8rL8&#13;&#10;q/dAB8QaL+yb+2T+x55dp8GPH2n/ABG8GR3tv5Xhy9eOHMY3zS5t7tvLtomleRX+zXIkfzFbg8x+&#13;&#10;FftJeCf2hPBviH4M/F/9qiW38WeE7HxBBaXOgQtZTtaxJcefLBJaxKls7XMMEh3KzhljVJWTCLX6&#13;&#10;P+H/ANujwh4k/bJ1L4AWdrvu7Oyk268l0JYrjUokEs1kkcasB5cPmlpJHTbJBJHsztLeq/H74O6X&#13;&#10;+0B8G/Fnw+1eT7Paa5ZNAl1tdvs06kSQT7VdC/lzJHJs3ANs2ngmgDyr9s79lvQ/23PgfY2uj6xp&#13;&#10;8OtW23V/DPiGMJPby74v9W0qhm+zTqUJaI9UikxIIwjea/8ABPb9sSbxtb3HwP8AilqFxbfGrwjN&#13;&#10;dabM+qXUczawtvI6vslTiSeFVKOMszrH5weTMpT1X9gPwH8Ufhh+zRoHhX4sQW9rrukzT21hbpe/&#13;&#10;a54dPDfuY55A7oWUl1RY2KrCIF4ZWA+Vf+Cxnwh8PeE/D3hD42+H47jQPiKviC10uTVtLmMDTqtv&#13;&#10;PNDM5Xnz4mtkCSqQwU7SWCR7AD9NK/Mv9sjwlN+w7+1p4N/ab8LC4HhPxNqZ03xfpFpHHHHukiHm&#13;&#10;7I0kiMzTxxzXADgqLm3Ejud6qPpT9gH9sGx/ay+Eatd/aI/HfhqG2s/Ecc0ahZ5WRgl3GyKqbZjF&#13;&#10;I2wAGNlZcbQjv6r+0p8IYfj18BfHPgKSO3kuNa0yWKyN3NJFDHepiS1kdo8sFSdInIAOQpBVgSpA&#13;&#10;PQNJ1ax17SrPU9MvLfUdNvYUubW8tJVlhnidQySI6khlZSCGBwQQRX5wftJ2f/DC37eXhL472Ft9&#13;&#10;k+G3xB3aR4s+z2/7q1mcp58h8u3bbu2Q3gVS008lvdDIVjXoH/BJX416540+DfiD4ZeK7XULfxJ8&#13;&#10;Nb1NNb+0I5FlS1lMvk28nmOXEsLw3EWzaipGkCgEhse1ft0fs5/8NOfs4+IvCtnD5viSzxq+g/Nj&#13;&#10;N/CrbI+ZET96jywbpDtTzt+CUFAHFfttfsO+Iv2xtV0KJvi1ceEfCekw7k8OLoou4ZL0s4a7ZxcR&#13;&#10;Fm8tljUMG2APtI8x81PCf7Ivx2+HfhXRvDHg39pTT/CXhvSLKGytNL0z4bWBiXZGqvKxlnd2llcP&#13;&#10;NIxY7pJXIABAB/wSz+Olv8YP2U9B0e41H7X4k8Gf8SK/hkEKOkCZNkypGc+V9n2RB3VS728v3ipY&#13;&#10;/YFAHxV8Uv2Jvjt8aPAmp+DfGX7U39s+G9S8r7XZf8K9sIPM8uVJU+eKZXGHjQ8MM4weCRXkH7VP&#13;&#10;gfUf2xv+Ce/h/wCId7c6PqXxQ+HMM1xqz6JrdlqcMixqq6gDLayi2RpIY4L7YoZkCCJBl8n7p+N/&#13;&#10;wb+G3xW0rTNQ+J+n2+paF4WmbWUTVNQmg02Bo13NPcxCRYZVVFbPnqyhWkHCu4PyX+yb8RPgbof7&#13;&#10;R3j74BfCy+0/XvhZ4h0ZtT/s+8uftFmNWiZrS/s7c3EZe9intUgmJ82VNsMpTKM2wA+n/wBkv9oG&#13;&#10;x/aa+Avhjx1btbpqVzD9m1iztyoFpqEeFnj2CRyilv3kau24xSRMfvV7BX5q/wDBOzWrz9m/9qz4&#13;&#10;yfsyapJ5Gix3s+teHf7RvLc3Em3y9gHloPOlnsnt5mUEeWLZ/wB2pL7f0qoAKKKKACiisnxZ4p0v&#13;&#10;wP4V1nxJrd19i0XR7KbUL658t5PJgijaSR9qAs2FUnCgk44BNAH51/tIaLeftcf8FOvAfwvWPz/C&#13;&#10;Hwzsoda1y11Gyt5bdtzQ3U4Cs4aaKdX062ZWztLOwjKhix+1B+1d4v8ABv7ZK+NPB3wx1D4reAfh&#13;&#10;ho17oupXcOnF7PTdSmRZ7+aHUIY5RBLHCtrFL5o+RUuE2JvLmr/wSx1OG40r9on9pTxsmj6fb6pq&#13;&#10;c893eWltI82nrEsl/qARdruIGFzbkIrOzGAZBKKT9/8Awh0nwVbeDY9d8BWVvb6F4tmk8VG6hidG&#13;&#10;1CW+P2hrqTzAHLOHXh8FVCoAqoqgA/MC4/a28BftQftL/DXXPCPjbWP2aNSuIftPjzWbm+S1ttYa&#13;&#10;1WJ7S2Dhzb3DJ/pUay3kSKY2VSsnyQH7K/bisfDfjL9jZ9Kmi0/4nan4g/s3TPCNxeahbW8upatd&#13;&#10;ukFpeW80YSIygSvOREER41lU7YmbHVfGb9g34G/HT7XceIPAWn2OtXH2qQ63oQ/s+88+fl7iRosL&#13;&#10;PKGAcGdZAG3cEMwb5g/Ze/Yp0n4E/t+a1p3hLxZrGu+CfCfh+21y4t5r+3LWmr3UdzaW9texoB5r&#13;&#10;fZpL+dGEcZRZ0BOGzKAVP+CmGtXngP4N/Bz9ln4eyf2pf+I/sOkiC5vLf7ZLa2hggsoplZFCefce&#13;&#10;WwmBiXdaSLypcL9//Cr4Z6H8G/hx4c8E+G4Ps+i6HZR2UG5EV5do+aWTYqqZZG3SOwUbndmxk18A&#13;&#10;fs361eftcf8ABTrx58UGk+0eEPhnZTaLod1p15by27bmmtYCWVA00U6vqNyrLnaWRTIVChv0qoA/&#13;&#10;Or/gqbfXHxm+I/wO/Zz0WX/T/EmtJq+pSQafNc3FhBlraK5ABVGiVH1CSRc5AtgS0a8t9/8AhPwt&#13;&#10;pfgfwro3hvRLX7Fouj2UOn2Nt5jyeTBFGscabnJZsKoGWJJxySa/Pb9m1b79oD/gqd8ZvH+q6XcS&#13;&#10;aR8O4Z/D+mPNqTSLp10r/Yo/LTKnbNHFqUuwKURpmJJcq7e1f8FJ/wBqqH9m34C3mn6ZeXFr478Y&#13;&#10;Qz6bob26SA26jYt1deajoYmijlHlsGLea8RCsquVAPmD9oXxZ/w8a/agh+Hmkaz/AGf+z78N/N1L&#13;&#10;xJ41026/0NsQlpLh5JSsAwY5LeF8SYU3E4MkRYL86/sMfEyHSf2/PDPjlNPuPAXgnxl4g1XS7exs&#13;&#10;Ek+w7rmNjBpqmJFSRY5riwG3aFTMLkIMEfWniL4O2/7AX/BMXx5BPJp//CwvGllDaauNUWFXae9V&#13;&#10;LeWxgaJ8y/Zrd7p0w7jes0oGxmQdB8H/APgnz4V+N/8AwT3+FvhXxJJb6F4hkhl8U2niHQraJphL&#13;&#10;erJJCJy8YeVfJktFljDIWNpEokxGjUAfoVXP+P8Ax/4e+Fvg3VvFnizVrfQ/D2lQme8vrknbGuQA&#13;&#10;AACWZmIVUUFmZlVQSQD+evgWz/4KGfAH7d4YttH8P/GPSodn2TWNd1WG4xndI/lzS3NtdP8ANLsP&#13;&#10;2gNjylEeEA3ZUn7H/wAfv2qdev8AxR+1l45/4QH4baT9pvG8OaXqltGlsI1d45kCeZaxRRrPMDcT&#13;&#10;NJPsiKN8rCQAHxB+0d8VPGv7dXx68W+LNK0i4v8ATdG0y7ubG1jtkhOmaDZ+bN5lwQzAMFdmdmdt&#13;&#10;0suxOsaV+tP7AfjbRv2mP2FdA0DXIre/t7PTJ/BOuWFss9uvlRReSkZfcGLPZvbuzxtjdK2NpG1f&#13;&#10;AP8Agjn8MdG1TVfi38YdN0O30PTb/U30DQdNW/nuZtMtdy3U9uzMAJV2yWKrK2XJgfhcndU+Kv7O&#13;&#10;Hxy/Yb+OHiP4qfs4aV/wlvgXxF5k+p+D4bPzUtXeX5YPsMDRvLFG8xaB7cB4kEiPhAzTAH3/APBX&#13;&#10;4C+BP2dvCt14b+Huhf8ACP6LdXr6hNbfa57ndO0ccbPumkdhlYoxgHHy9Mk5+Kv+CxHiK38YeFfh&#13;&#10;Z8GtEX+0vH3iTxNBfWOnxzwrhBHLaRiUu4MfmzXQVGYbD5M2WGzmr42/4KIftM32lRR+Ef2SPFGh&#13;&#10;6kJg0lxremanqULRbWygjjtrchtxQ7t5AAI2nII5/wD4JT/Cb/heXi7xV+034/1/UPE3j6HWrnSr&#13;&#10;Tz22JDIbSLzbg7SA37m58mOIBY4kU4U/u/KAPnX4qfsj+Iv+CfPxQ0jxD4ugt/iN8EdXmh0PWLmI&#13;&#10;CA6jb3CO09q9mLhXWeMQPPC+8xrLDbSb1ddq+gePj41/4Ja3Fnq/wk+Mvhfx18PvFM0WpW/g3VpE&#13;&#10;nuZ4po7kQXnkxNl4BHFGDeQSQiWRY1ZCqgV+in7c3gDVvid+yX8TPDuhaTb67q8+mfaLfT7gXDGZ&#13;&#10;oJUnxEsB3vOBETEnKtKI1cFCwP4bfDX4wfDz4Q6Dot/p/wALdP8AHvj7mTULzx9IbzRrf5rpPKtt&#13;&#10;PiMYk3QvbMZbiR9ro2yNcK5APsrwb/wUg/a4+Nvh7VZfBvw48Lppqw3UU/iuHSriCx0to7cyySSX&#13;&#10;l1d/ZImjjxJic7eVyrbgD8lX3wx+Hnh/XpdW+Lnxm/4SPWrq9tbvUtK+H0B1+/n89WnujNqM7xWY&#13;&#10;lXKoZIpbr95I2VYI2fqD4G/s+337ZXxEfwL8Vf2jbfW7fRdMtNVHgP4fyNLY2cUdskCrDJHCul27&#13;&#10;QefbxkWqzht0y5U7nPqv7cP7AfgL4I/sf63ffC3QNH0/UtOmsbjXtb8R3aTX15Zwh0YW81xlIJ5J&#13;&#10;pIXZLfyfN2mNQ2UiYA+ANW+KHwP8PaVeaZ4R+Clx4huP7TeWDX/iB4nu5pnstpVYza6cbNI2JCPn&#13;&#10;zJdpZ13ONpX6/wDA/wCzd+1d8SvGVr4r8O+A/gv8KNNaGDV9H1LT/D/h+exRlERhe0mhhvLjc3+u&#13;&#10;WQsV4JVl+Ra+VfGX7TfgLWP2aNK+F/h34EeF/DviGGG1iv8Ax3M6Xmp3LRsJJpI3MKyRNLKOhldU&#13;&#10;jZolXG0r9f8A7Ov/AAUV+LNj+zzoXhjwJ+zz4o+IT+HNMTQoPFEMk17bLcRQqI1kitbFRtjVov3X&#13;&#10;mCQx7d0jMTIQDn/2jPhR+1P8L/O8XfFD9rTw/wCEvt2PLt7PxTqtl9o2eVEfs1hZ2a7tu+Mv5MRx&#13;&#10;uLv1LV8q+H/ix+1P4s8K6l4n0Txl8YNZ8N6b5n27WNP1TVZ7O18uMSSebMjlE2owdtxGFIJ4NfSv&#13;&#10;iz9uL41ftCeFdZ8M+Nvhr8D7uws72awu9H8a6hDpF5aXSRtG7JDe6pDPDKgldBMgVlYuFYMrY+YJ&#13;&#10;fhD8RIbfxJp+keIvA/h3w94gmSW+8P6X8U9FWxlWOQyQRuj6kxlWJj8hlZ2HXcTkkA9f/Zz034//&#13;&#10;ALTnk2fhX9q/+z/Ekmf+KZ13xvrVpqJx5p/dp5TJP8kLSHyXk2KVL7ScV9FfG/8AZo/bm8TaVpl3&#13;&#10;r+sfDf4v3FpM0VtYtoWjXM1osi5kkU6hp8SKpMcasFfcTs+UgEr4B8EPjF8Qf2RdK1PWfBngb4Dw&#13;&#10;akNMWHUdYbxtZ6lqV3FCu9tqLrTHdIyhmit41EjBAEO1APp/wt/wVA+N9n8OLXxD4k/ZZ8QaraLZ&#13;&#10;NqU/iTS1vrHS5LXBlW4TfaTBIhDtJczMpwWyAcAA+FfGXxC8MeEfHfiXw18X/gD4Pu/ElnZf2VeX&#13;&#10;HgfXJdIntr9Io4/tGLWa408SqFYvFHbKvnE7lBV0OVfeBP2efG+gy3vhX4meIPhvrVvZWu7Q/iDp&#13;&#10;L6hb3V07N9o8m/02NmEUa4x5lqrMdp4DsIrfwD/al8K/CTx9451vxd8I9H+MWm+JJjcxx+NZ4r3U&#13;&#10;rSUSyOJDeSW7iRnWV/NbylMjKjfJtKn6V/4Jm/s3+Av2l/EPxo1fxF4W0f8A4V1LNDb2HhOaZLq+&#13;&#10;sGe4eeEx3odbyBYo08reNi3PmNuLGFlABa8I/tYftffs9/Di8htbDw/8cPCGmXt/nx1b3MnihIY4&#13;&#10;QkkvnXdndboogsglX7WqyBJMcKgVOV039rL4z/8ABRjxVpXwp1Lx/wCD/g5otxuN7JZT3Gn/ANsJ&#13;&#10;LJHbG0AeZ2upSs77LUPGkvzbySqFfVf2rv2FfBn7IWgv8R/hp8bvEHwYu9SvX0tI7ye9lt5vOYTJ&#13;&#10;aJcWMTXMUSRwSt+8WfeY4gzKfmPyrqvxq+Gni7xt4k0P4+eCdP8AFOqxXs9pL8T/AIUXEVhe3Lpc&#13;&#10;zyvdCABbG9852RBO0Ub+USxLvtwAdB4t/Z4vviX8XD+zL8C7G31W38GzNceJvE99dNaNq+oI8Vvd&#13;&#10;XlykhAWCzkmeCGGJZWRWuHRpTO5Pr/7NHgX/AId2/wDBRyw8AeJ77+29K8YaNHpGl+IPK+z+b9rk&#13;&#10;iaGT7PG0zDN3ata7WZcZ80kIOfYP+CJ/gDVtD+EfjzxZe6Tb2em+INTgt7C+YXC3N4tskgkJDHym&#13;&#10;gR5iqPGNxk+0K5OxAvtX/BSr9mfw98ef2edb8Rahc3GneIfAWmahrmlXsOXVlSESz20kZIDLKsCD&#13;&#10;d95GVWBI3o4B9P8AizwtpfjjwrrPhvW7X7bousWU2n31t5jx+dBLG0cibkIZcqxGVIIzwQa4DwD8&#13;&#10;Lfhh+x78K/Ef/CMaZ/wiXgyx+0+IdU/0i6vdmyBfOm/eNJIcRQL8q5+7wMnn84P2Vf2+/wBqTRfB&#13;&#10;tnJq3wh8UfHHwm8LR6drVtpV3HcsYykQBvYoJEnVTFKGLo0rSMxaU7dtdB8SJP2qv+CjWvW/ga8+&#13;&#10;HuofA74Tx3sE2qNrFvPC7Jt3BpjMInvdjxSMkUMaIHki80jakqgHwV4w8SeNdS8faj+0boui3Gga&#13;&#10;bqPjm7vtO1Jdl3DYaosq3627My4ZkWaNl8xAsgR8A7HC/up+x3+1V4e/av8AhHp/iDT7y3XxPZQw&#13;&#10;weI9IjQxNY3pT5isZdj5EjK7RPubKggnekir4/8Atgfsh+GNE/4J36x8PfCltstPANkfEOlT6peS&#13;&#10;lxJbtJPdzOyDDyywyXgClRHvmGBGApT5A/Zz/Ze8SfE79n3wb8Zf2afE/wDwhPxY0H7To/ijR4L2&#13;&#10;5gt9Umt5PPiAaYujSyoLNpIXP2RzIP8AU+WysAfspX5V/wDBbz4pf8k0+HFpqf8Az8eIdT0z7P8A&#13;&#10;SCym80r/ANf67Vb3YfcNd/8A8LL/AOCjH/CK/wBk/wDCp/B/2/7F9l/t37XY/bPM8vb9p2/2h5Hm&#13;&#10;5+fHleXu/g2/LXoH7L3/AAT+1TwV8R/E/wAVPjj4o0/4o/ELxJZXFjd2slks9hbpMTHKVaZAX3W6&#13;&#10;pCFWOJI43liCuhGAD4L+Gt54i/Z38G/CL9rL4fWFvrGmrDL4Z8deHdJYQWdm0BW0iFz5Tl0a7hWC&#13;&#10;4LSoyi6KSnd58UY/anwB4/8AD3xS8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQCrKwKsjAMrKysAQQ&#13;&#10;PzV/4JteGPDzeIf2k/2WvG13b+L/AA9ZanK0Gl3NiYlvFguHtLy7DLkxNuj09lHm7kYK0ZyrNXQf&#13;&#10;8E8/iZrn7N/7QXjL9kbxrP8AbI7G9ur3wzqcjyF5P3az+UsStLHFFNbZuwu5fLcyqxd5AFAKvxDt&#13;&#10;5v2U/wDgrZ4T8S2cFxbeE/ixDHYXUen6VHHC9xclbZ4hIx2uwvIrO7mkQrIBPyG3fvP00r4K/wCC&#13;&#10;x3whh8a/s0WPjeKO3GpeCtTjlaeaaRW+xXbJbyxxouUZmmNm2XAwsTYYZKt9gfBT4oWPxq+EfhDx&#13;&#10;1p4t47fX9Mgvmt7a6W6W1lZB5tuZFADNFJvjbgEMjAgEEAA+CvBMf/DJP/BWTXfD8+rb/C3xgspd&#13;&#10;UiW61TykguriWWZDKhRUkl+1QXVvCgywS7TDsxZWq/Gv4qftEfs1/tDeL/g18GNIt/G9v43mn8aa&#13;&#10;VLc20+oX2hjUZjFOQSyW1tBHeiaRfMRol85WlZi7iu1/4LE/DfVNQ+Dfg74oaBcahaa14B1pZPtd&#13;&#10;ldrb/Y4Lkxr9oB4k81bmGyVDG2V8xiQQNyfSnw6j0P8AaSs/gz8dLPVtQ0y7s9GuZY9L0fVElspf&#13;&#10;t0MK3VndkJmbyJoFGBs2ywZZcrgAHxBpP/BL/wCNv7Q2q2ev/tEfGO4ZBMl8mi2k8mpTW4nYPeW6&#13;&#10;bylvZMNsaDyFmiyBgFY1Ddr+0N8Jfgb/AME4/hx4U8d+C7L+zfiTputafPpgub3z7/xEkQa31CB2&#13;&#10;ljlWGKS0urkyPDHEiyG3P3liQ/orXFa5pPw6+Guq6x8StZsvC/hXUpoY7bU/F99FbWczxFoo0jnu&#13;&#10;2CkqWSFQrNjKxgdBQB8P/wDBST7Z8Af2jvgJ+0fZf2h9g0q9Hh7XXtvs8uLXdJJ5MMMmCZZrebUl&#13;&#10;LZ2jZHzG2Gb9CtJ1ax17SrPU9MvLfUdNvYUubW8tJVlhnidQySI6khlZSCGBwQQRXxB8QtW/4b1/&#13;&#10;YZ+L+nINP17xT4T1rU7Oz1PQdJ8+31G606UT28unRefM4+1WrRwhhIzZuJQodcB/QP8AgmL8Uv8A&#13;&#10;haH7G3gr7Rqf9p6r4d87w9e/6P5X2f7O/wDo0PCqrbbR7T5lznPzEvuoA+qqKKKACvj/AP4KtfEz&#13;&#10;/hXf7G3iO0in1C0v/FF7a6DbT6e+zbvczzLKwYERPb288bAbt3mBSNrMR9gV+av/AAUS0f8A4Xx+&#13;&#10;3F+zf8GpPD39q2EedX1H/TfJ+1WE9yPtkfVCnl2+mzPuV9zeZhQGUbgD2rwN+zHrl9/wT7+Hfwd0&#13;&#10;qfUPD39sWWnN4mm1C+ksNRsbW5uFvdVgiC27ZlPmT26wyqq7ZCJGbaQ5N8UviH+xD9s/4W/qeofE&#13;&#10;z4MSXsFppHjq1txNrGgRt5USJrEaqnnRHLf6VH5kjPGdylriKNKv7VP/AAUC0n9lH9pLw/4Y8U6X&#13;&#10;rF34Tm8JTalKNEit55ri9mvFjt8rK0ZRYo7S65WQ7jcjKfIGrwrw/wD8Fdtc+NH9peGNE/Zh1Dx3&#13;&#10;9ospPt2j6fq8mo+ZatiOTzYU09sxHzAjbhtO8A9aAP000nVrHXtKs9T0y8t9R029hS5tby0lWWGe&#13;&#10;J1DJIjqSGVlIIYHBBBFea/tVfFL/AIUv+zj8RfGUep/2Nf6bo1x/Z179n8/y7+RfKs/k2sDm4khH&#13;&#10;zKVGct8oJr84P2Z/jN+0j8Lf2hrmXT/gB440v4SeJNT8r/hX8Ok3sdjokc0zMJLKW5CxWzK8ryOM&#13;&#10;w2773ysKiNofav8AgsJ4n8Rax4N+FXwh8M2lxPqXj7xAVUQ3wt1uWgMUcVpIrYR1kmvIXy7BUa3U&#13;&#10;kHhlAO1/4JK/Bn/hWP7Kdn4gvLP7PrXjS9k1eRp7D7PcJar+5tYy5+aWIrG1xGxwuLs7Rg7m+qvi&#13;&#10;x46/4Vf8K/GXjL7D/af/AAjujXmr/YvN8r7R9ngeXy9+1tu7ZjdtOM5welW/h74Jsfhr4B8NeEdM&#13;&#10;luJ9N8P6ZbaVay3bK0zxQRLEjOVVQWKoMkADOcAdK8K/4KReKdU8H/sS/FK/0i6+yXc1lb6e8nlq&#13;&#10;+YLm7gtp0wwI+aGaRc9RuyCCAQAeK/8ABGX4W/8ACJ/s4674yutM+y3/AIs1p/IvftG/7VYWqiKL&#13;&#10;5AxCbbhr4cqrHOTldhr5/wDE37S/hj9o7/gqx8O/7Zv/ALX8NvC+tDRvD/kzSvBPfoH8i7XyZHVv&#13;&#10;N1AQbZF2q8Mdv5g2q1fUHgDxJN+yH/wSf0nxFaalcXOpW3hIalp97bWkZa3vdUlMttmORijLDNfR&#13;&#10;hic7ljZtnOyvl/4P/wDBPfQ/j5/wTd0bxP4V0/zvi5c3t/q9jdT3KQCfZdG1exLbMGJobUPGJD8k&#13;&#10;7k+ZHHJICAfo/wDtQfsv+Ff2svAOn+EfF1/rGnabZanHqscuiTRRTGVIpYgpMkUg27Zn4xnIHPUH&#13;&#10;2Cvzg/Zn/wCCtmjLb3PhH9oSzuPBHizQ4fs1zrn2Gd1vrqORo5Y5rSKEvazgbcqAULLL/qcJGcr9&#13;&#10;pj/gpZffGy4tvhB+y7a6xrXizxFN9iPiaG3a1YRNGrMLISFXjbBkD3EqxiFYndeqyxgH3p8N/j14&#13;&#10;E+Lnirxp4b8J67/auteDb3+z9dtvsc8P2OfzJY9m6SNVk+aCUZjLD5euCM+K/wDBTr4pf8Kv/Y28&#13;&#10;a/Z9T/szVfEXk+HrL/R/N+0faH/0mHlWVd1ol38zYxj5SH218v8A/BJPSb74GftDfHb4NeJ7K4h8&#13;&#10;WQQ21yZY4mW2eKzmkiaRTIEcrKL6CSJtmHjJbj5QfsD9tr9k2+/bC8A6F4Rj8Y2/g/TdP1P+1Z5W&#13;&#10;0dr6aaVYnijVT9oiCKFml3AhixKYK7SGAD/gnv8AC+x+FP7H/wANrK0NvNcavpkfiC8uobVYGnlv&#13;&#10;ALgeZgku0cckcO8nJWFeFGFFr9tb9q7/AIY9+FeleMv+EW/4S37drUWkfYv7Q+xbN8E8vmb/ACpM&#13;&#10;48jG3aPvZzxg/QFfit/wVU+Nf/DRPxgvfDfhG1+2+H/hHZXP9s38kfkOt1Le29pc7d75kiSY2cQ2&#13;&#10;oG3mVvmj2uAD9VP+Fs654l/ZZ/4Wd4Y0DzvEmoeDP+Ek0vQdsl5uupLH7RDbYjCPNlyqfKFZu2Ca&#13;&#10;+IP+Cfvxh8NfsQ/s23OmfHY6x8MtS1/xbqFzplnreg36zXMUVnp6vIEWBiFDOBuIAJyBnacfZP7F&#13;&#10;PinS/GH7I/whv9IuvtdpD4ZsdPeTy3TE9tCttOmGAPyzQyLnoduQSCCfhb/gud/zRP8A7jf/ALYU&#13;&#10;AeleGf8AgrZ4Huv2l/Fmi614g0ez+CttpiS6H4jh0bUTfXV6Vti8ciYYhQz3YyYU/wBWvzc/N8Af&#13;&#10;tlfG/wCH3xM/ao+LXjHQ9Mt/HmheINMtLPQ9RuXvLFbG6W0s43uxF+7eRkENwipJhCzq5Dqu1v0K&#13;&#10;+On7Lf7Cf7Nf9if8LH8M/wDCOf215/2D/T9duvO8ny/N/wBRK+3Hmx/exndxnBx4V4/0H/gm94m8&#13;&#10;G6tpnh3xNceDtduIStlrltaeILtrSUEFXMMyski5GGUgEqWCsjYdQDwr9lv46fEP4OfBvWI/hVom&#13;&#10;n+Bf7WvQnib4q+KrsSWYaArJBbWccqCESxwyTM1siXd1MsrtGnyIq+K+PfG2l+LLxr7xn408YfFj&#13;&#10;xJHZXmnR39xetDb2rpMfsc0NxdCae5tmDSSNA8No4MmAwO419VfDvwf+x3Hr1jf/ABc/aT8QfF20&#13;&#10;0qyi03StLn0DWNPt7a1RZFW3JCyS+UhdWjSKSJUKnIYMRXqv/GsX/P8Awk9AHxB8NfGOneJtVvbZ&#13;&#10;vFXgf4E6F/adlfpPb+Hr2/1K0ZGjLS6deiC6vY2Q26yeW13CpaQhSFZ9vv8AH4L/AGVPHWq3Gp/G&#13;&#10;H9r3xx8SNSWGK2sLxdC1KCa3iVpGaNnuYLsupZ8qqlApLn5t3HsH/GsX/P8Awk9H/GsX/P8Awk9A&#13;&#10;HKeBfBv/AATc8I/bv7V8d+IPGv2jZ5f9uwatF9m27s+X9jtLfO7cM7933Fxt5z1f/GsX/P8Awk9H&#13;&#10;/GsX/P8Awk9H/GsX/P8Awk9AGT4p0b/gmh4g0G6sLDXdQ8M3c23Zqmlx6+9xBhgx2C4iliO4Aqd0&#13;&#10;bcMcYOCPIPG3wN/YdvtKij8I/tH+KND1ITBpLjW/DV3qULRbWygjjs7chtxQ7t5AAI2nII91/wCN&#13;&#10;Yv8An/hJ6P8AjWL/AJ/4SegD4/8AjJ4mSz/4Si9079obw/8AGyO6sodPhm8WeGr6512SD5gyWz6h&#13;&#10;ZTLZ7GuJ2zFdISFDg79qjzXSfF/gq88TWerNp2sfDLUodTS8i1TwXcPeQ6bFFAPLFtaXUyzmc3CL&#13;&#10;IZmvwFDNtj+Va/Qr/jWL/n/hJ6P+NYv+f+EnoA8K8N/tJ/FnxJ8Bda8I+Lr23/aM+F9/pn2jWrOx&#13;&#10;1OZPEegeXvuTK8rxfaQsExt3e5lhubMeXHCsuCy18a/2zaf8Ir/ZP9g6f9v+2/av7d33H2zy/L2/&#13;&#10;Ztvm+R5Wfnz5Xmbv49vy1+hXxM8NfsDa1b6fffDP4sax8I/FmmTLc2WsaXp2uXqrKskbrI6TRlwy&#13;&#10;BG2NFLEVZ9x37QKqfCbwt+wnoP8Ab9/8V/jBqHxj8Satem7OqXuja7pvl5yzkiIF5ZXdmZ5JJGz8&#13;&#10;uFUhi4B9FftQf8FbPA/hXwDp938D/EGj+MfFj6nHFdWOt6NqMcMdkYpS8gLCAbhIsK43nhj8p6j0&#13;&#10;rxn+2Z8Hf2ovh744+FPwx8Yf8JN4+8VeGdY0/R9J/sy8tPtU5sJ2CebPDHEnCnl3Ucda8A8J+Fv+&#13;&#10;CbPjjxVo3hvRLX7brWsXsOn2Nt5niWPzp5ZFjjTc5CrlmAyxAGeSBRD8BfAn7O3/AAVo+Cfhv4e6&#13;&#10;F/wj+i3Xhm71Ca2+1z3O6drbVY2fdNI7DKxRjAOPl6ZJyAe6/wDBKPRfHvhX9lyfw74+0PWPDtxp&#13;&#10;HiC7g0vT9b0x7GaOyeOGfIV0VnUzzXJ3nPJK5woA6r4K/txWPxs/av8AiJ8GdP8ACNxp1v4PhvGb&#13;&#10;Xrm+UtdS2t1DayoLdUwimSVyreYSVRSVUsVX6gr+fbVPihrPwp/bM8efHjweLfW/D3h/4jXYe8tL&#13;&#10;qBob2K9nvmWFHIfK3FtDdqJkRgowwIJTIB/QTX5wf8EyNTm+C/7Q3x+/Z2mTWE03R9Tm1nQ49Sto&#13;&#10;1YW8cy2zzyybUdmnhk050wvlsqsy7d3z/f8A4A8f+Hvil4N0nxZ4T1a31zw9qsIns762J2yLkggg&#13;&#10;gFWVgVZGAZWVlYAggfP9n+xdfab+3Hf/ALQ1p8Q7i1t7+EW154Vh05kW5iFglqI5LgT4dRJFHPtM&#13;&#10;RG6Ne6hqAPdfil8UvDHwX8Can4y8Zan/AGN4b03yvtd79nln8vzJUiT5IlZzl5EHCnGcngE1b8Ae&#13;&#10;P/D3xS8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQCrKwKsjAMrKysAQQPlX/grZ42sfCv7FviDTLuK&#13;&#10;4kuPEup6fpVm0KqVjlWdbwtISwIXy7SQZAJ3Moxgkj5A/Z1/aO+KP/BNO40Lwb8Z/Desah8L/Eum&#13;&#10;JrWkxW8ebnTZZY1lkigExjCsskgjuLWQoY5G81eHzOAfpT4Z/Zf8K+Ff2l/FnxwtL/WJPFniXTE0&#13;&#10;q8s5pojYxxKtsoaNBEHDYtI+TIR8zccjH56/8FkPFOl+B/j78G/Enhm6+xfE3R7JtQlufLeTyYIr&#13;&#10;pZNOfbIDC2J1vTgAk4+cFdlfSvxM/wCCuHwB8H+FZ7/wxrGoePda+ZLfSdP025s8v5bsrSy3Mcap&#13;&#10;FuVVZl3uN4IjYA48K/ZR/Y78RftjeJvG3x9/aB0+3it/HGmT2uiadDaiGaNZYFgi1CFG3LGsMChL&#13;&#10;cyrIznbOeVjkkAPt/wAWf2H+2R+yPrP/AAjH9n39h458Mzf2X/a2ySK2upIW8nz/AC/MCS29wF3b&#13;&#10;dzRyQnHzLXiv/BIbx1/wl37G2m6V9h+yf8IvrV/pHnebv+073W98zG0bMfbNm3Lf6vdn5sDz/wD4&#13;&#10;Ip/Ez/hIPgf408Ezz6hcXfhvWkvYvtD7reC1vIvkihyxK/vra6kZQoXM24ElmxV/4JUW1j8NfjR+&#13;&#10;018KrPXrifTfD/iBY9I0vULxWmeKC5vLaa5EQ2gsVSzWWREAz5QOPkFAH3V8a/hfY/Gr4R+L/Auo&#13;&#10;G3jt9f0yexW4ubVbpbWVkPlXAjYgM0UmyReQQyKQQQCPgD/gnDbzfHr9j/4w/s6eL4Liw1LQJrnT&#13;&#10;VTVtKjZdJW8ErRfumKu08F7DdTESbWVvLCuMAJ+mlfmX4TWx/Zn/AOCxXiCyudLt9I0L4m6Y5sLq&#13;&#10;51JVXzbpY7iSYbixLTX9ncQrCSh3TLsG3YrAHP8Agj4kft8ftX+FbDTdFt9P+HOiw/bdC1TxRc2i&#13;&#10;aXPczxR+XM0wk8y4jlWRHjD2cMYSZpB8pj/d+P8Agn9k3wFrn7RXxD8IftTfHi403x3osNtJJdtq&#13;&#10;aRw6kslvbPFIuqX4Jdo45BG0Dwq2NjI7Kjhft/4c/tEaB+zj+1B8Vvgn4otfGEketa1L4x8LXg0+&#13;&#10;71b7Ul7DHcXlrbW9tC0gijuftjq0asnE4dldCZPoD4F/CH4eeD9B07xX4V8A/wDCLa1rll9tu7vW&#13;&#10;7Yt4gP2phcyxX1zM0lw8vmMN6ySvhkAzhRgA8f8Agh8NfD37I37Uep/DbwtZ3Gi/D74geH11zRbW&#13;&#10;/wBdM0MOr2MnlX1tawSs0rNJbz2s7MzE4gbBZUxF4r/wTxW++Bv7Zn7RHwH/ALLuNO8PRzSeINHs&#13;&#10;21Jp4bG1SdFg2oS+Wmtr20ZnL7wLdFcE/c+itF/Zn8D/AAk8dx/HT4r/ABD1DxX460uyt7Q+L/Fm&#13;&#10;oQabp2mZie2cW1vEIoIIpTcMPLk8zDOCGLszv81ftsf8WB/4KOfs+/F2P/hH9L0rX9mjajdXn7nG&#13;&#10;2Q2t5d3LfIvyWl/CEkZzjyBuGxAGAP0qooooAK/Mv9k3Q7741f8ABU748fEbWtHt5LfwXNeaVbXd&#13;&#10;tM0S2t0rjTrVjGZNztJZ213uJBQMWOEJjA/Qn4seOv8AhV/wr8ZeMvsP9p/8I7o15q/2LzfK+0fZ&#13;&#10;4Hl8vftbbu2Y3bTjOcHpXwr/AMEkfC2l/Bv9kfxt8VvEtr/ZFpql7dahPq3mNP5uk2EJUP5MZYjy&#13;&#10;5vt/AQO3ow2UAfavhX4F+EPCHxY8a/Eqz07zfGfiz7PHfapcEO8UEMEMKW8PA8uI+QsjAcu5yxIS&#13;&#10;NU9Ar8gP2Uv+Ck3/AAyX8J/h98MvH/wm8QWmiw2VxqUOvRXGy4vbW5nuLiG4gtJoo1kiZn2BxPtI&#13;&#10;VmBJG2vrXwT/AMFbP2c/FWlS3ep+INY8HXCTGJbHW9GnkmkUKpEgNoJ02ksVwXDZU5UDBIB9lV+a&#13;&#10;vj7R/wDhf3/BZLw5pVx4e+0aV8NdGtrq9m+27c+VC17bXWAUb5Lu/tE8tS+dm5soWC/X/wAE/wBo&#13;&#10;b/hd3xY+KelaHDp+o+AfCv8AZVppXijS7j7Xb6tdTwST3YSdD5R8kNbIY0JZSSzN+8VV+Nv+CS8U&#13;&#10;PxW+NH7QvxpufDdxpdxrWp7dPuGkkkhgW7uZ7u7tFkwqSspWyLHbuA2HCiTBAP00r4K/4LPatfab&#13;&#10;+yholvaXlxa29/4ts7a8ihlZFuYha3cojkAOHUSRRvtORujU9VBr71r4A/4LV/8AJrPhb/sc7X/0&#13;&#10;hvqANX9sLwtqngf/AIJLt4b1u1+xa1o/hnwzp99beYsnkzxXNhHIm5CVbDKRlSQccEivav2Vf+EY&#13;&#10;+C/7Dvw61WT/AIk3hvTfBlv4h1Gb97P5fmW3228mx8znLyTPtUHGdqjAAriv+CqmrWOm/sOePre7&#13;&#10;vLe1uL+bTbazimlVGuZRf28pjjBOXYRxSPtGTtjY9FJroPgDp2l/tAf8E9PCfhvSNX+z2mufD9fD&#13;&#10;D6j9mdvs062ZsZz5bFC/lzJIOoDbOGwQ1AHyV/wTZ/Z98FftVaV8Z/jD8T/Dej+JdS8WeILzTjps&#13;&#10;lq4h04yqt1cyW7GQlGdrtFRxiWIQfLJ+8av0V+F/wU8BfBXSjp/gXwho/ha3eGG3nfTbRI5rpYVK&#13;&#10;xmeXG+ZgGb55GZiWYkksSef/AGW/gX/wzX8CfDPw4/tv/hI/7F+1f8TP7J9l87zrqWf/AFW99uPN&#13;&#10;2/eOdueM4HzV/wAFSf2xtf8A2bfCvg/Qfh74k/sTx9q1619M0dtaXflabHG6MJY5g5TzJnj2ME+b&#13;&#10;7PMNw2kEA4r9vHQ/FX7Jf7S/hf8Aaq8CaPcaxpFxCNK8Z2CTSpBKNqwxNO6yEqssflIh8vyo5rSB&#13;&#10;2DvIqt7/APCH/gpR+z/8X7eMReOLfwfqRhknl03xeBprQqsmzBncm3ZmyrBElZtpzgbWC+wfs9+K&#13;&#10;dU8cfAL4aeJNbuvtutax4Z0zUL658tY/OnltY5JH2oAq5ZicKABngAV+Zfwt/Zr+F37T/wDwUl+M&#13;&#10;mlzeBrix+F/hOGS2/snS4P7NsV1CDyLIxubbARZJI7ydFR0Z/K3HgSJQB6V+0Z/wUW1z4++d8KP2&#13;&#10;UtJ8QeJPEmpYjvfFVnZPB9ltX8pC9tv2vB88wje5nESw4JU5ZJU+gP2Xv2D9D+Bf7Mvif4aaxqP9&#13;&#10;o6142sriDxNrWmxpG/7+3MHk20jR7jFCrP5ZlBy7yPtUSGNeg8a+APAX7Fn7LnxM1T4Z6To/w9ns&#13;&#10;PD95PbakQjzS3qxzGzEs1wWa4bz5gsaSs/MgRRgha4n/AIJf/Hrx3+0R8Atf8SfELXf+Eg1q18TX&#13;&#10;Gnw3P2OC22wLa2kipthjRThpZDkjPzdcAYAPlX9n39sTxP8A8E37zVvgT8d/CuoXui6Pvu/D+oeH&#13;&#10;YYpHaOWZnJjMjRLPbSM0siyEiSNw8bKT8kPhf7fX7Zmk/tweMvA2k+E/Dtx4f03Q5ri3s77xBqFv&#13;&#10;btdtdi1BMwLeVbKjwkb2mZSp3MUwQPqr/gpF4ksfF37cv7Lvw51PRbe+0211Oxvro3e2aG9ivtTh&#13;&#10;ge3eFlwVC2RzkkMJiCBt+bJ/4Kx/C/SYfEP7MngTwn4Ut4NNvNT1Sws/Dnh82+lrK09xp4MULlDF&#13;&#10;A0jyH94yFQz7mB5yAVf+C53/ADRP/uN/+2Feq/Fn9j39h/8AZf8ACugS/E7SvsH2vFlb3l7q2qzX&#13;&#10;moSRxgySmG1k+hdkjWNWkUYXcinwr/guD4kvrrx98LNAk0W4g02x0y9voNabd5N1LPLGkluvy43R&#13;&#10;LbRO2GJxcpkLwW6r/gtxpN9r2q/AbTNMsrjUdSvZtYtrWztImlmnldtPVI0RQSzMxACgZJIAoAq/&#13;&#10;8axf8/8ACT0f8axf8/8ACT19Vf8ADrj9mL/omf8A5X9U/wDkmj/h1x+zF/0TP/yv6p/8k0AfKv8A&#13;&#10;xrF/z/wk9H/GsX/P/CT19Vf8OuP2Yv8Aomf/AJX9U/8Akmvj/wD4KgfsZ/B39nb4BaB4k+Hvg/8A&#13;&#10;4R/WrrxNb6fNc/2neXO6BrW7kZNs0zqMtFGcgZ+XrgnIBrf8axf8/wDCT0f8axf8/wDCT1+VdFAH&#13;&#10;6valpv8AwTL0m4SCd7d3aGG4BtrnxHOu2SNZFBaNmAYK4DITuRgyMFZWUVf+NYv+f+Enr8q6+v8A&#13;&#10;/gl/8BfAn7RPx91/w38QtC/4SDRbXwzcahDbfa57bbOt1aRq+6GRGOFlkGCcfN0yBgA+lf8AjWL/&#13;&#10;AJ/4Sej/AI1i/wCf+Enr6q/4dcfsxf8ARM//ACv6p/8AJNH/AA64/Zi/6Jn/AOV/VP8A5JoA+Vf+&#13;&#10;NYv+f+Enrqvhb8Lf+Cdnxp8d6Z4N8G6Z/bHiTUvN+yWX2jxFB5nlxPK/zysqDCRueWGcYHJAr6A/&#13;&#10;4dcfsxf9Ez/8r+qf/JNfNUPwF8Cfs7f8FaPgn4b+Huhf8I/ot14Zu9Qmtvtc9zuna21WNn3TSOwy&#13;&#10;sUYwDj5emScgHzV8RPhb4Y+C3/BVjwp4N8G6Z/Y/hvTfGfhj7JZfaJZ/L8wWMr/PKzOcvI55Y4zg&#13;&#10;cACvdf8Ago18b779nD/gop8LPiNp+mW+s3Gi+EoWawuXaNZ4pbjUoZUDryjGOV9rYYK20lWAKnzX&#13;&#10;9pb/AJTJaR/2OfhP/wBE6dX1V8ZP+UyXwJ/7Ey5/9E6zQBz/AI//AOCxng3xX4N1bQvhb4P8cT/E&#13;&#10;XVYTp+gC50+02rezERxOFSaYyMrMGWPy28xlVDgMWHr/AOxj+wvofwq/ZTvvAfxI8O6fquteMt11&#13;&#10;4ps5GSYDtb2yzIqt+4UKwKu3lztK8T4KtXzX+0ZZaH+zt/wVS+AH/CAeFPD/AIbtL2y02ymsdO05&#13;&#10;LW3b7de3tjNKUh2AyiGX5WPdEyGA2n9H/jd42vvhr8F/H3i7TIrefUtA8P6hqtrFdqzQvLBbSSor&#13;&#10;hWUlSyDIBBxnBHWgD81fhn8VPij/AMEqPGWoeAvihpGseN/gXcTM+jeIdKtty28sgkkQW5kYIjSG&#13;&#10;OTzbN5AVYNLGSCWn+1bz/god+znY+DbDxPL8VdHbTb2YwRQQxzy3ysC4zJZJGbiJf3bfO8aqcrz8&#13;&#10;658q/wCCcfxk1H9sj9nnxjafGHUNH+ImpW3iAwXGl6lp1kVWy8m3ltzLbJGqFTMk7I7Jy0bYPycf&#13;&#10;P/8AwU0/Yd+FfwH/AGedP8WfDLwHcaTqUPiC2t9Rvob6+vFhsnhuATIJZXRFM32dd5A+ZlUH5sEA&#13;&#10;yviH8RvEX/BW749eE/BXgvQ9Y0D4NeFpo7/W768nEE22TaJZZQplhWfYssVtGBI2WmckI0gi/V7x&#13;&#10;T4T0PxxoN1oniTRtP8QaLdbfP07VLVLm3m2sHXfG4KthlVhkcFQeorA+Clz4V1L4R+ENT8EaDb+G&#13;&#10;PCeraZBqunaTbWcVottFcoLgKYovkRiZSWCkjcWOTnNfFXw0/b81HW/+CkvjL4Y61r9xbfDqSa48&#13;&#10;OaHpt5aWUC2+r2/lI7NPxIyyywXaRguxZriFdgJwgB2v7Wn7Dfwg0X9lP4wTeEPA/h/wrrS2V14m&#13;&#10;XV4tNW4uIZLfbdSQwO53W8Ui25iEcTLGglYhMZVu1/4Jr/F6H4v/ALH/AIHlMludS8Nw/wDCM30N&#13;&#10;tDJGsLWoVIAd+dzNbG2kZlJXdI2NuCq/UFfOv7Ev7Jt9+x74B13wjJ4xt/GGm6hqf9qwSro7WM0M&#13;&#10;rRJFIrH7RKHUrDFtAClSHyW3AKAeFf8ABOH/AJOm/bQ/7HNf/S7Va5/9kvw3ffDX/gq3+0V4Xj1q&#13;&#10;4vNN1HTLnxBPAu6GF5bm5sruPdHuIZoVvpYlc84ZyAu8rR/wTV8f+HtU/a8/az0+x1a3v7jXfEEm&#13;&#10;s6Y9oTNDd2UWoXqvOkqgoVzd2+Pm+YSArkAkdB8G/wDlMl8dv+xMtv8A0To1AH3/AF+cH/BXrSb7&#13;&#10;4e6r8D/jhollo7al4T8QC2druJjNdShkvLONygBeBGtLnK+YpUznb99iP0fr5f8A+Cl3gCb4hfsW&#13;&#10;/ESCz0m31XUtKhg1m3Mwj3Wq288clxPGzkbWW2FyPlO5lZkGd20gGt+0R+1VD8B9a+Efie7vNHPw&#13;&#10;V8STXkGueKlSS9aFmsjPpptRbuS6zMkmXEci7VHKZBOTq37YXjXXtVvNI+Gv7OHxI8T6laTOWufF&#13;&#10;VsnhbTZ7VWKmaG5u8lmZjGVhaNHKszELsIrn/wBmHwdof7Vn7G37OWq62moaL/whd7p+qWMOn3SN&#13;&#10;511pDzWUZlLxHMUnll2RQGG4KH4ydb9vr9tfQ/2U/hxd6bYXvn/E3XLKVND0+3KM9nuDIL+YOrKI&#13;&#10;o2yVVlPmumwDaJHjAPir9vz9qT4361ps/wADfE+j/D97/wAZfZJW8K+Ezfalruj5uIbi0s7mXIge&#13;&#10;5Yqi4iVt4BYKqyRFvoD/AIKveBdU+JH7FOgeNdU0HT/D3iTw3e2Gp6nZ3Ey3NxYJcp9nuLOG4RCJ&#13;&#10;MXE9vuIKo4g3clUBtf8ABNP9i2++GelXXxf+KulXE/xb8QTS3NtJrE7T3enWsygtJKrjMd3MzSmR&#13;&#10;mZnCMqHYzTIfVda8aTftifs8/tH+E7TwdbnUtE1PX/BOn2NzdR3C397awqba5BkREhYzPGygk+Wy&#13;&#10;K2/jIAPYP2ffiZ/wuT4H+A/Gzz6fcXeuaNa3t5/Zb7reK6aJftESfMxHlzeZGVLFlKFWOQa9Ar4q&#13;&#10;/wCCQ3jr/hLv2NtN0r7D9k/4RfWr/SPO83f9p3ut75mNo2Y+2bNuW/1e7PzYH2rQB8q/8FQPFn/C&#13;&#10;J/sS/EHytZ/sa/1L7HpttsuvIluvMu4fOt0wQX3W6z7kGcxiTI2hqtfsi/BCxm/4J7+DPh5qep3F&#13;&#10;zpvifwlM11dWiLBNFFqiy3Dom7eN0a3ZQMQQSgYqM7R4V/wWQ1HVPFPhX4N/CnRNI/tHWvF/iZp7&#13;&#10;GT7SsX7+GNbaODDgL+8bUR87OoXy+chsr7r+1f8AEyb4J33wL8O+CNP1iW+/4SCS5Twf4OSOGa+0&#13;&#10;Sw025N5BFG6GF1jSSArbfK8hVFhKSBZIwD6V1bSbHXtKvNM1Oyt9R029he2urO7iWWGeJ1KvG6MC&#13;&#10;GVlJBUjBBINeFeOv2A/2efiJ9h/tX4T+H7T7Hv8AL/sKJ9I3b9ufM+xtF5n3Rjfu25bGNxzz9n/w&#13;&#10;UA8JWNvf6h43+G/xY+F3h6yhEs3iDxf4LuYrFWaRI0jLwecVZmkGCyhTjG7JUHW8E/8ABQ79nPx9&#13;&#10;qsun6Z8VdHtbiOEzs+txz6VCVDKpAlu44kZssPkDFiASBhSQAeP6J8N7j9h39in9pR7u4/4Q6wu9&#13;&#10;a8QX3hU6ddzTXFjBcJHZaUDKm51lZ0hZW3EoJEZ2Vg4XoP8Agkn4JsfCv7Fvh/U7SW4kuPEup6hq&#13;&#10;t4szKVjlWdrMLGAoIXy7SM4JJ3MxzggDK/4Kx/FCxsf2IZV0wW+uab411PTbG11K0ulaFYsm/S4R&#13;&#10;lDCVWW0CjBAIlDAnGD9P/s9+FtU8D/AL4aeG9btfsWtaP4Z0zT7628xZPJnitY45E3ISrYZSMqSD&#13;&#10;jgkUAegV8Ff8FntJvtS/ZQ0S4tLK4urew8W2dzeSwxM620RtbuISSEDCKZJY03HA3SKOrAV96181&#13;&#10;f8FIvC2qeMP2JfilYaRa/a7uGyt9QePzFTEFtdwXM75YgfLDDI2Op24AJIBAPlX/AIKCeLNcvv8A&#13;&#10;gl98Dbu41nULi71z/hHv7VnlupGfUN2kzTt57E5lzNGkh35y6K3UA10H/BKv9qrw9ofw7/4UN47v&#13;&#10;Lfwb428N6ncWum2OrIbJrxZrklrfMr/NdpczSoYdqMVaParlZCvz/wDtM/EbxF8bv2If2O/AWgaH&#13;&#10;bi48SzSabBatODNLe6aU0q22ysURFmM8jsGHylkG/CsW7X4xfs42/wC2F/wVc8deCtdvf7L8N6Lo&#13;&#10;1tfX02lpDa3rwLYWoQI/kuJZftF1FlpgT5SlQwCRqAD61/aq/wCCk/wu/Ztt7zTNPvLfx/47gmWF&#13;&#10;vDek3e1bciR0l+03So6QtGY3Biw0u4oCgVi6/lX+218L/ijY3Hhj4w/GA2+neMvidNeXbeHobXyG&#13;&#10;0y1tY7SO3SQZyjGOVV8psuixr5jtIzqntX7Zv/BP3wF8EfH3wB8BeC9T1iO48f8AiC50291zW5Uu&#13;&#10;5olaXT4YsRxrEhWMzyvgAMxcgvgLt+gP+CiHjaxvv25f2SPCMcVwNS0rxBZ6rPKyr5LRXWp2sUaq&#13;&#10;d2Swayl3AgABkwTkgAHuv/BMX4pf8LQ/Y28FfaNT/tPVfDvneHr3/R/K+z/Z3/0aHhVVtto9p8y5&#13;&#10;zn5iX3Vyn/BOv4C/Ff4Y+Kvjd45+LOhaf4Z1rx9rUOoLpdldx3GxxJdTTOPLkkVYi12FQGRn/dtu&#13;&#10;AG1m+avjNqOqf8Epf2uLvxn4S0j/AISD4ZfEayupz4ca5WwghnWbe8EIiBVfs7SRGN2hwIbp4lyw&#13;&#10;aSvVfFP/AAW0+FlnoN1L4b8C+MNV1pdvkWeqLa2NvJ8wDb5kmmZMLuIxG2SAOAdwAKv/AAWf+PM3&#13;&#10;hX4X+GvhXplxb/aPFUzahq6LPG00dlbOjQo0RUsqyz4ZZAV5s3UbgXA8/wD+CI/xemj1X4hfC25k&#13;&#10;uJLeWGPxNp8awx+TCysltdlpOHLOHstq8riJz8pPz+Vfs7+EtW+O2tftgfGT4jC4h8beG/CWtIdJ&#13;&#10;uY7iNrK9vLK+hZQJJN6LbwwS2ywSB9qyKPlMS1xWofCb/hRv7IXwI/ab8Aa/qHhnx9NrV1pV35Db&#13;&#10;0mkFzqHlXA3Ehf3Nt5MkRDRyowyo/eeaAfu9JpNjNqtvqcllbvqVtDLbQXjRKZoopGjaSNXxlVdo&#13;&#10;Yiyg4JjQn7ox+IP7Wn7Q9j+1J+3t4VsVvri8+HWgeILLQNPGnWq6mJ4hdoLu6htsXMVy0r7tm2Jx&#13;&#10;NFHbq0bEbTa/aE/b1/aW+MHgTxx8PfEfhnT/AIfw6XZRXviaDT7C503UUsJJYYBFKtzOziKV7y2D&#13;&#10;KihnVxkmIyA8B4o+Deh3n7PH7I7aJ4X+3eJPHWta9Bqa2V0lreatINStrWCEXMyukOEARCymNGdn&#13;&#10;Kks5YA9f/wCC2Elif2kvBscdvcLqS+EoWnuGnUwvEby78tFj2AqysJSzF2DB0AVNhL+l/wDBc7/m&#13;&#10;if8A3G//AGwryr/gtX/ydN4W/wCxMtf/AEuvq9V/4Lnf80T/AO43/wC2FAH6qUUUUAFfAH/Bav8A&#13;&#10;5NZ8Lf8AY52v/pDfV9/18Af8Fq/+TWfC3/Y52v8A6Q31AH4rUUUUAFff/wDwRU/5Om8U/wDYmXX/&#13;&#10;AKXWNfAFff8A/wAEVP8Ak6bxT/2Jl1/6XWNAH7U0UUUAFfAHxk/5TJfAn/sTLn/0TrNff9fAHxk/&#13;&#10;5TJfAn/sTLn/ANE6zQB8q/tLf8pktI/7HPwn/wCidOroP+CtHja++Gv7cvww8XaZFbz6loHh/S9V&#13;&#10;tYrtWaF5YNTvJUVwrKSpZBkAg4zgjrXP/tLf8pktI/7HPwn/AOidOr6K/aj8AeHvil/wVg+D/hPx&#13;&#10;ZpNvrnh7VfA11b3ljcg7ZF8rWCCCCCrKwDK6kMrKrKQQCAD7q+G/jbwr8dvAPg7x9o0VvqOm3sKa&#13;&#10;rpktwsUs1lK8TxOuVZxHOiyTQSBWypMqE9RXin/BSj4vQ/CD9j/xxKJLcal4kh/4RmxhuYZJFma6&#13;&#10;DJOBsxtZbYXMisxC7o1zuyFb8lv2aP2oPjb+xppXjW48O6fbv4ettTg0rWtB8UQyGGy1SRZzG3kC&#13;&#10;WOWOcpZXCMR8uIwJBlYse6/CvRfHH/BRv9tYaD+0NHqHhm08I6M2qyeCoLKfTkjjD2y/ZxHK/mw+&#13;&#10;eZ45ZJSWkZFCqyjyzGAef/8ABKP9oz/hS/7R0HhXUptnhvx95OkTfLny78M32GT5Y2c5eR4NoKqP&#13;&#10;tO9ziMV+tP7aHwd1T4+fsv8Aj/wPokmzWtQsknsY9qnz57eaO5jgy7oq+a0Ij3swCb9xyBg/kZ4J&#13;&#10;+EPh7xr/AMEsfHPjfUI7geIfBXjmSXSp4Ziq7btNIt545EOQyspRs4DBolwwBdW9/wD2Y/8AgrdN&#13;&#10;8LPAMPhP48aD4o1nXbCG3fTdasLaN7u9spYhJE10s8sRZvLaNlnBbzkkVm+YGSUA+1f2SdN8Rfs7&#13;&#10;/sW+HIPi89xpGpeEdMv59WNzci/azsoZ7iSMBoWk3qlsIwqIWwqqgHG0fiX8NPAuuftsftQXmlfb&#13;&#10;dP0HxJ43vdW1fzvKk+xx3RhuL3y8bmdYmdNm7Lsituw5GD9f/tBftveJ/wDgolr2k/s//B7w1/YO&#13;&#10;i+JL1PtN94iniW4vY4VW5PmKu9beKJoZJW8tpZJBCm3BLRP0HxI8N+Hv2Qf+CkH7L3hfwrptxeaF&#13;&#10;pvh+z0OCO7uyZmbUL7U7aS5eTaQW8y7eYqqqpOVURrjaAelfsr/8FGbjwNr1x8Gf2mIP+EE8Z+Hv&#13;&#10;sulW2uX3nSJeFVjiH22VmkxK+RN9r3eRIjs+UAUyfRf7VX7a3gL9nX4R3niCDxLo+r+J9R0xbrwz&#13;&#10;pFtOl22oNMj/AGW4Mccik2hZCzTBlUqjBWLlFb4//aQ/Z48FeP8A/grj4I0DxPY3Gu6F448PnVdW&#13;&#10;sJrp4VMsFlewxrG8JR1UCwgfG4ktu52naPKv2+f2A/Bv7GfgHwh8Q/Auv6xqdx/wkEWnz6f4ohtL&#13;&#10;+GRjFJPG+3yUQqptmVo5EkWQSDOApDgB/wAEZ9JvtF/av8TW+oWVxYXD+BpblYrmJo2aKW60+WKQ&#13;&#10;BgCVeN0dW6MrKRkEGva/2PfG194+/wCCs/7Qup6hFbw3EGmanpSrbKyqYrO/sLOJiGYncY7dCxzg&#13;&#10;sWIAGANW8s/EXw1/4LWWEsV/bppvxB8PmWWGFQ7PZR6a6eXJvT5G+06WsmUP3QvzfMy0f8En/G1j&#13;&#10;8SvjR+1X4u0yK4g03X/EFnqtrFdqqzJFPc6nKiuFZgGCuMgEjOcE9aAP0frJ8WeFtL8ceFdZ8N63&#13;&#10;a/bdF1iym0++tvMePzoJY2jkTchDLlWIypBGeCDWtRQB+av/AASJ8Qa5p/wC+NHw90jTf7M+JPh3&#13;&#10;Wpr1IPEcEkVnFdXFqIIIrhVPnLsmsJBKu0MqkYJbIU8Lf8EpviH4j+I9r8T/AIkfHPzPH11etd6p&#13;&#10;No+ji5dMkoDaXczIIZVh2+VItuPszqhiX90hrV/Yw/tz4Y/8FKP2nvh7ef2fcWmueb4rkng8xnTd&#13;&#10;dRz2qBjtA/c6qwkBU/Og2tgZb0vS/Fnx4+P37S/xB8L+GviVo/gn4X+ANTis59c8O+HYrq51iWVY&#13;&#10;pZLDzLpp4VntU8yKSRMFJGQtAQ4WMA6qT/gnX8K/E2lW9p8RtS8cfF+4tJpZbO+8ceLb65mtFkWM&#13;&#10;PHEIZIkVSY1YnZuJ6sQFC+gfBf8AZ1sfgf8AET4laz4fv7ex8J+LJtPubHwfpunrZ2OjSwW3kTyR&#13;&#10;Ij7C05CM7LGh+RQd2AR8a/tifFXxf+0X+214V/ZY8NeI9Q8I+EP3Y8US2Uxs59RSS0e6uohMvmb4&#13;&#10;vsTbUjdAjTO3mKyqjL7r8OfCfiL9j34w/DH4X6T4g8UfED4X+Nob2xhl8VSi5m8NXtlZmeFIbpI1&#13;&#10;XyJoImRbRlXabdpEbHmKQDwr/glbdaX8MPj7+0l8GrXW9QuLTR9aeTRdPvXaTdBaXVxaXFwSqiJZ&#13;&#10;SGsVcgKXwuAQny/pVX51f8Tz4V/8FpP+YfcWHxK8M/8ATRpYLWKx/wCAhZTcaR/tr5b9mPy/orQB&#13;&#10;+av7b3/CT+PP+Cmv7M/g3Tf9OsNJ+weIYbL91H5WNQllvpt7YLf6Pp6HaWP+qwg3MQ32V8ePH/wa&#13;&#10;+Deq+HPiH8UdW0fRtX0WG8t9Dur8tLdotw1vHdG1t0DPI2BArPGjMiM2SqO+fiuz03xF4y/4LfX8&#13;&#10;8T3Go6b4T0wXEomuQVsLJ9ESPEau3Cm5vVOxB96dnx95q7X9rz9g/VP21f2mtTv7jW9Q+H+leGvD&#13;&#10;Ol2NpqVxoy31vrDyXF/LKYXW5Tb5WUVlfD5bO0IY3kAOK8W/tkfHj9uK4Phb9mTwbrHgzwn5zW2p&#13;&#10;+OtWaKFtjRxJJH5uGS2aM3BkKwPLclVjkj2YZT3/AOz9/wAEmfBXhHVV8XfGDV7j4r+Nrmb7fdRX&#13;&#10;buNNF0zRyuzhj5l23mrLl5iElWQ74c816X4W+C/7R3wN+HFr4d8AePfhf4t8m9Z4rTxD4KfQLe0g&#13;&#10;cFnWIaZP5f8Arfm2mEEmWRjJwFrlPiF4s/aqsde+DXhfxLpng+D+3/iBY/2hrnw+1aeFDptspu57&#13;&#10;KaC8QSDfFb3EpkilO9IGhKfvAJQDzX/gqv4Ym8Tar+zL8FtGu7fwx4T8S+IG08W9pYxmG0ZGs7S2&#13;&#10;dIxtIWGO8mAjVlUhgD0Ur+j9fnB+1p4bvviV/wAFW/2dfC8mtXFnpunaZbeIIIG3TQpLbXN7dybY&#13;&#10;9wCtMtjFEzjnCoSG2Ba/R+gArn/iF4JsfiV4B8S+EdTluINN8QaZc6VdS2jKsyRTxNE7IWVgGCuc&#13;&#10;EgjOMg9K6CigD8YP2Bf2UfFXxI/aSvdF8XeNrhvD3wD8QBo9KtbuWeFtQF5KwS0WRdkUDzWbyStt&#13;&#10;VnCqNoLl4/oD9mPxtY+Pv+CvHx/1PT4riG3g8P3GlMtyqqxls59Ms5WAViNpkt3KnOSpUkA5A6D/&#13;&#10;AIJw/wDJ037aH/Y5r/6XarXlX7Av/KU39o3/ALmP/wBPlvQBq/8ABQPxTql5/wAFJP2YfDct1v0X&#13;&#10;T73RdQtrby1Hlz3GsGOZ9wG47ltYBgkgbOACWz0H7Tngmx8f/wDBXj4AaZqEtxDbweH7fVVa2ZVY&#13;&#10;y2c+p3kSkspG0yW6BhjJUsAQcEH7TnhKHxr/AMFePgBp84tykPh+31IfaY5HXdaT6ndLgRyRnduh&#13;&#10;G0liobaWSRQ0bavxY1ax1L/gs38GLe0vLe6uLDwlcW15FDKrtbSm11aURyAHKMY5Y32nB2yKejA0&#13;&#10;AcV+3Z/bniD/AIKg/s2aJZ/2hqVpZ/2NqUenQeZKkGNWne6uBGMhf3NsrSOB9yAFjhONX4W/DPQ9&#13;&#10;Q/4LSfE27ig/sz/hHdG/t62g09EiilurixsYJmlUL82/7fPIxGGaQhiT8wbq/jJ/ymS+BP8A2Jlz&#13;&#10;/wCidZrn/wBmPxtY+Pv+CvHx/wBT0+K4ht4PD9xpTLcqqsZbOfTLOVgFYjaZLdypzkqVJAOQADz/&#13;&#10;AOEurWOi2/8AwUxuNQvLewt3m1K2WW5lWNWllk1mKKMFiAWeR0RV6szKBkkCvNfjJ/yht+BP/Y53&#13;&#10;P/o7Wayf2UvC3jv9qL9nj9r+w0i1/wCEm8feKr3w5qDx+ZBafapzqVzczvljHEnCyNj5RxgDoK9A&#13;&#10;/a2+Fvif4Lf8Ep/g54N8ZaZ/Y/iTTfGcn2uy+0RT+X5h1aVPniZkOUkQ8McZweQRQByv7cX/ACdN&#13;&#10;+2F/2Jmh/wDpd4briviLGs37KX7EMb3FvZo2p+JVa4u7e1nhiB1mDLvHdulu6jqVndIiAQ7KpJH6&#13;&#10;E/tx/se+DLj4E/Hbx54Y0r7L8QtY0Y3uqa1qerXtx59ra3VtfTRKkkkiJ8liqxqqKq7UQFE6fnB4&#13;&#10;0+LWk+F/2b/2OLzSNat7zxD4N1PX9SvtP0u+t/t1iw1aGeDerpKIWdU3IZYnU4zscAggHtf/AAW4&#13;&#10;0++j+NHw9vpBb/2bN4fkhgK6eyTealy5k3XPlASrtki2xCVzGd7FI/ODS9r/AMFzv+aJ/wDcb/8A&#13;&#10;bCuK/wCC3FxM3xo+HsDT3DW6eH5HSBtVjkhRmuXDMtkBvhYhVDTsdswVEXBt3z2v/Bc7/mif/cb/&#13;&#10;APbCgD9VKK/lXooA/qor4A/4LV/8ms+Fv+xztf8A0hvq/FavrT/gmr+0P4K/Zl+NHizxd46vriz0&#13;&#10;1vCV3aWsVpavPNd3RubWVIECjCs6wvhpCiAgbmXOaAPkuiv2evP2hv2qP2qLiwm+EWg6P8CvBN9M&#13;&#10;Ro3iHx40f27X2EbzIkEMkUuVltmE4EcEij7NKRcsAVrirr9nX4l+LNJ1vxen7Z/xAm8vxm3hPULP&#13;&#10;TrSWE2upSauunbTbxaoscEXmzRyqgC4gkRlQZVKAPyWr7/8A+CKn/J03in/sTLr/ANLrGvdfh74u&#13;&#10;/aw+DOleGtY8L+Lbf9oTwTf+H7bxLa+GPEVu1t4jn0udVuJ50dtxlniY+QUjurxo/tNtmEiSIDzT&#13;&#10;/goN+2d4Q/ag/ZZ03R7Wx1Dwh4+0DxnaJrXhDXUEd5autjepK0feSJJi0RYqjqwXfHHvQMAfr/RX&#13;&#10;8q9FAH9VFfAHxk/5TJfAn/sTLn/0TrNfitX1V/wS4/5Ps+GX/cT/APTXd0Aeq/tLf8pktI/7HPwn&#13;&#10;/wCidOr6q+Mn/KZL4E/9iZc/+idZr5V/aW/5TJaR/wBjn4T/APROnV9FftAfELwr4X/4K/fCHU9Z&#13;&#10;8S6PpOm6N4SlttTvL6/ihhsZXg1VkjndmAjZlnhIViCRLGR94ZAPhX48atY69pX7TWp6ZeW+o6be&#13;&#10;/GDT7m1vLSVZYZ4nXxGySI6khlZSCGBwQQRX3/8AAXU4da/4K/fGnULdLiO3u/A1nPGl3bSW0yq0&#13;&#10;GisA8Uiq8bYPKOoZTkEAgivnX/gk38BfAn7RPhX4xeG/iFoX/CQaLa3ug6hDbfa57bbOsepxq+6G&#13;&#10;RGOFlkGCcfN0yBj3/wDZv8LaX4H/AOCtHxd8N6Ja/YtF0f4f2Gn2Nt5jyeTBFbaLHGm5yWbCqBli&#13;&#10;ScckmgD5A+BPjH7d/wAEwP2l/Cm/P9ma1oeqbPsu3H2q9tY8+d5p35+x/c8tNmM75PM2xewft4aT&#13;&#10;o3iL/gmn+zJ4qFlcDV9Mh0vR7e4uYp7dkik0t/tCiNwoZXksoWWTaQyorRsUfLco37J/xJ/ZZ/Yo&#13;&#10;/aqtPH+j29jb6nN4bi0y+tL6G4hv1g1Uh5ECtvRSJY2AlRGw4+UEECr8ZP8AlDb8Cf8Asc7n/wBH&#13;&#10;azQB6/8AtvfB2x+G/wC3l+yfqfh/S9H0Dwnd6npmlWOk6TbrbLby2+si4nbykRUVWOoIQVOS3mEg&#13;&#10;cFu1/wCCinhbS7P9tD9kDxJFa7Na1DxNBp9zc+Y58yC31GxkhTaTtG1rqc5ABO/kkBcYH7V/ja++&#13;&#10;JXj7/gnh4u1OK3g1LX9TsdVuorRWWFJZ5dGldUDMxChnOASTjGSetH/BYzxtffDXx9+zb4u0yK3n&#13;&#10;1LQNT1LVbWK7VmheWCXTZUVwrKSpZBkAg4zgjrQBk/t0atfaL/wVW/Z1uNPvLiwuHh0G2aW2laNm&#13;&#10;il1e6iljJUglXjd0ZejKzA5BIr0v/gtX/wAms+Fv+xztf/SG+o/4KPf8nTfsX/8AY5t/6XaVXqv/&#13;&#10;AAVH/wCTE/ib/wBwz/06WlAHyr+3p8Jtc+JH7Kfwa/agt9f+wePvD3hnRZ9Z1CJpLe4u/tH2d4Zo&#13;&#10;DEQkMsV1cO4CImRMx3DykQ/RX/BJPwTY+Ff2LfD+p2ktxJceJdT1DVbxZmUrHKs7WYWMBQQvl2kZ&#13;&#10;wSTuZjnBAHFftLf8obdI/wCxM8J/+jtOr6f/AGO9JsdF/ZQ+D1vp9lb2Fu/hLS7loraJY1aWW1jl&#13;&#10;lkIUAFnkd3ZurMzE5JJoA9gooooA/OrxloH/AAgf/BaTwJd6TqWoQ/8ACaeGZL3V4PP2xS+XY3sC&#13;&#10;xbVA3Rf8S+2k2vu/eLuzwoXtvHHxusf+CdvxE+JF74s8F6xd/C/x/wCIE8RaHqvheFbtotUmtlXU&#13;&#10;oLxri4QRM8kAmiRQVKvLtbCFI/P/APgoh4JsbH9uX9kjxdHLcHUtV8QWelTxMy+SsVpqdrLGyjbk&#13;&#10;MWvZdxJIIVMAYJP1/wCPv2jdJ+FPxo0nwj40Oj+E/CereH7jVbLxhrevW9pDPewXMMUtgIZMHcI7&#13;&#10;iKXeX5BICnaxAB8V/sU+APEX7Uv7aXiz9q/VNJuNA8ErNc2/hnzAIJdQZYBYRloiZN6pbBxK6uF+&#13;&#10;0EBCwSRF90g+Af7QfxE/as8D/FHx/wCIfh/oXhvwT9u/sbQfD0V3qDsl1+6mSWSVLcmVrdtvnBti&#13;&#10;vDGRb4ZwfQPHX7fn7PPw7+w/2r8WPD939s3+X/YUr6vt2bc+Z9jWXy/vDG/buw2M7TjyD4w/8FVP&#13;&#10;gfpvgc3fgnx9caprsGp6ZK1jaaFdrNc2S39ub6NDcwJEGa1FwoLOvJGGDYNAHn/7cVn4i8A/8FIP&#13;&#10;2XvHumX9va2+tTWvhlAqiSYKL4x3gZXQqFeDUwisCWB3kbSqsf0fr84P+C03hu+sfAPwo+I2ma1c&#13;&#10;aVqXhvxBLY2otN0cyy3EQnS4SZWBjaJtPGMDJMgIK7ef0foA/OD9kvxJffEr/gq3+0V4oj0W4s9N&#13;&#10;07TLnw/POu6aFJba5srSPdJtAVplsZZVQ84VwC2wtX0/4b/bA8IN+0n8QPg14o1jT/D3iTR72wGh&#13;&#10;reMLdNUgubO0cRJI7kSXIuJ5F8sBSyNFsVyshHgH/BOH/k6b9tD/ALHNf/S7Va+qr34C/Cj4keFf&#13;&#10;Fel6hoWn+MNF8Ra1d6hqh1C7k1H/AImQj+xTPFLJI7W8sSwmBRCyeT5ZVAhGKAPVaqXmk2OpXFhc&#13;&#10;Xdlb3VxYTG5s5ZoldraUxvEZIyRlGMcsibhg7ZGHRiK+C/jzb6h+xHr0Wr/Df9oPw/4W8Px2VlG3&#13;&#10;wp+J2oXmrW8Vqiy20ctiqNNfJEH2fuoVC5jctJ5cYiX0r9j7/go14K/ay1X/AIRqLQNY8L+Nkhe5&#13;&#10;k0toXvrQxKz5kW7jQBVVRFuadYRvmRE8wkZAPCv+Kn+IH/BbT/n/ANK8DaN/0yj+xWEmk/g0mbvU&#13;&#10;f9ph539xfl/Sqvzg/Zj8bWPj7/grx8f9T0+K4ht4PD9xpTLcqqsZbOfTLOVgFYjaZLdypzkqVJAO&#13;&#10;QP0foAKKKKAPzL/YP1PxF4Z/4KWftN+E7tLjTtN1ObVNZnsbm2CNKyaohs5wWXeFMN7Iy4O11mVv&#13;&#10;m+Ujn/2Bf+Upv7Rv/cx/+ny3rv8A/iefCv8A4LSf8w+4sPiV4Z/6aNLBaxWP/AQspuNI/wBtfLfs&#13;&#10;x+XtvhP8PfFWm/8ABWD4z+LrvwzrFr4Tv/CVvbWevTWEqWNzKItJBjjnK7HYGKT5QSf3bf3TQB5p&#13;&#10;+1f4x/4QX/grh+z7qW/y/P0ay0vP2X7R/wAfd3qNpjb5seM+fjfuOzO/ZLt8t/dbz9i3Vrr/AIKG&#13;&#10;WH7QUWr6PZ+HrbTCJbCGK4N9dXps3ssSb3aMKInVvMQp/q1Tyclpm8V/4KIeCbGx/bl/ZI8XRy3B&#13;&#10;1LVfEFnpU8TMvkrFaanayxso25DFr2XcSSCFTAGCT+j9AHwB8ZP+UyXwJ/7Ey5/9E6zWr+yH+yH8&#13;&#10;Q/hf+2h8avi74mttP0zw34ivdbtdLtftglvLiO41GG6hudsYZFiZEYYZxIGHKAc1lfGT/lMl8Cf+&#13;&#10;xMuf/ROs19/0AflX/wAEMf8Amtn/AHBP/b+vVf8AgtX/AMms+Fv+xztf/SG+rzT/AIIa3kMmlfGS&#13;&#10;0Wwt47iKbSZXvlaTzplZbwLGwLlAqFGZSqBsyvuZgECfQH/BWzwTY+Kv2LfEGp3ctxHceGtT0/Vb&#13;&#10;NYWULJK062ZWQFSSvl3chwCDuVTnAIIAftufFC+8bf8ABMnXfHWni48PXHiXw/ot81vbXTFoYr25&#13;&#10;s/NtzIoUupjmeNuAHVmBGCRX5F/sx/BXQ/jR/wALY/tu61C1/wCET+H+reK7H+z5ETzLq18ry0l3&#13;&#10;o2Yj5h3BdrHAwwr70/be+L0Pgr/gmD8DfBEUludS8a+H9CiaCaGRm+xWtnb3EskbrhFZZhZrhycr&#13;&#10;K2FOCy/MGm3XhD9kv4qftOeFdC1v/hKrS2+H914NhudQcWMt7qVxPp1rfeVGy5PkzNeSLGu7Mduf&#13;&#10;nYZloA8q/aK8U6p4w8F/AO/1e6+13cPw/XT0k8tUxBbazqttAmFAHywwxrnqduSSSSfur/gud/zR&#13;&#10;P/uN/wDthXxV+0l4d1Twj8If2c9L1dtPt7t/Bk+ppp8cCm8SC71a9uIJpZ1TDxSwyRlI/NYxss2Y&#13;&#10;4i5Mn2r/AMFzv+aJ/wDcb/8AbCgD8q6KKKACvv8A/wCCdv7GPhDxTeeFPih8Zb7T7bwrq97JbeE9&#13;&#10;B1BwLfXb6KYRbZ5D+7/1u5Y7Nm8y4MUp2GKJxJ8VfCfwL/wtD4qeDfBv23+zP+Ei1qz0j7b5Xm/Z&#13;&#10;/tE6ReZs3Lu2787dwzjGR1r+l7SfAHh7RfANn4It9Jt5PCdppiaNHpN2DcwtZLEIRA4kLGRfLG07&#13;&#10;ydwznOTQB5p8O/hhb+MtS8C/ELxhpHmfEfwvZNp0HiubTobafWrOW3GZmgkiEtpvMu9oCkUtvMLi&#13;&#10;FWaF3a45Xx7+07+zz8B9eb4d+Ita0+zu11q81S/026ie4Gn3W06293KJMn5ppo2h8vczTyokK5jc&#13;&#10;R+lftIaB4l8VfBLxTo3hGS4j12/hjtoxbaXYam0kTTIJ4zbX80NtKrwmVWWWQDazEbmAU/zWalq1&#13;&#10;9rVwlxqF5cX9wkMNsstzK0jLFFGsUUYLEkKkaIir0VVUDAAFAH9JPhv4S/8ACP2egap4RX/hE7ux&#13;&#10;8M2vh6w0fxHB/aiaNaxQylIYxHcgrKZms/tDLPIsyWESZyEmX41/am/Y7h/an8Gzw6Zp9u37S/hj&#13;&#10;w/o97r+vSWslhbeI2BvrOWBA/lIGeawmeO4eBVaNLYK4hcNH0H/BH3wn4r034EjWL7U9Qi8IX/my&#13;&#10;aZpX9k6Zb2cs/wBqmjnuPtMLveXEq/Z40zcCEKp2qJVVGj+9I9JsYdVuNTjsrdNSuYYrae8WJRNL&#13;&#10;FG0jRxs+MsqNNKVUnAMjkfeOQD+WKivtT/grV8Gf+FY/tWXniCzs/s+i+NLKPV42gsPs9ul0v7m6&#13;&#10;jDj5ZZS0a3EjDDZuxuGTub4roAK+qv8Aglx/yfZ8Mv8AuJ/+mu7r5Vr6q/4Jcf8AJ9nwy/7if/pr&#13;&#10;u6APVf2lv+UyWkf9jn4T/wDROnV4pdfB3VPip+yP8R/2iNRk/tvxS3xAig1W52rb/ZYJIXkuZ9qu&#13;&#10;qP591f2a7EjzH5WV+Vn2+1/tLf8AKZLSP+xz8J/+idOryrVPiBrnwr/ZT+MX7Oirv1rRviAl3rl1&#13;&#10;p0Ulzb3VhF/os5LNCPIijvbTTtsjMjSG5RQoG4MAfVX/AAQx/wCa2f8AcE/9v69V+Df/ACmS+O3/&#13;&#10;AGJlt/6J0avCv+CXjX37P/7VDeANV1S4j0j4ieBtN8QaYk2mtGuo3T2kN7H5b4Y7YY5dSi3hgjtC&#13;&#10;wIDhUX0D/gnv4Jvr7/god+1N4ujltxpulanqulTxMzec0t3qzyxso24KhbKXcSQQWTAOSQAfZP7a&#13;&#10;2gf8JL+yP8XrT+0tQ0ry/DN9e+fpk/kyt5ELT+UzYOYpPL8uRf4o5HXI3Zr4g8G/sz+Iv2pf+CR3&#13;&#10;w08O+E7m3TxDo+p3+uWdlc4RdQaO91GI2wkJAjZlnJVm+XcqqxUMXX7q/bE1ax0X9lD4w3GoXlvY&#13;&#10;W7+EtUtlluZVjVpZbWSKKMFiAWeR0RV6szKBkkCvNf8Aglx/yYn8Mv8AuJ/+nS7oA+av2mPC2qeB&#13;&#10;/FX/AATk8N63a/Yta0e907T7628xZPJnik0WORNyEq2GUjKkg44JFe//APBQb9iHXP2yf+Fb/wBi&#13;&#10;eJdP8Pf8I9e3Md9/aEEkm61ufI8yWLZ96WP7ONsTbVfecyJt+bgP+Cj3/J037F//AGObf+l2lV9/&#13;&#10;0Afnr/wUZ1OGX9rz9jfT1S4FxB4tSd3a2kWErJqGmqoWUrsdgYm3IrFlBQsAHQtq/wDBZ7Vr7Tf2&#13;&#10;UNEt7S8uLW3v/FtnbXkUMrItzELW7lEcgBw6iSKN9pyN0anqoNcB+2F4JvvH/wDwVn/Z60zT5beG&#13;&#10;4g0zTNVZrlmVTFZ39/eSqCqk7jHbuFGMFioJAyR6r/wV2+Hvir4lfs2+G9M8I+GdY8ValD4ttrmS&#13;&#10;z0SwlvJkiFneKZCkasQoZ0G7GMsB3FAHmn7ZHjr/AIRH/gkf8LdK+w/a/wDhKNG8L6R53m7Ps2y0&#13;&#10;jvfMxtO/P2PZtyv+s3Z+XB+3/wBmXSb7Qf2bfhRpmp2Vxp2pWXhLSba6s7uJopoJUs4leN0YAqys&#13;&#10;CCpGQQQa+IP+Csmj/wBn/Cv4BfAXwT4e8z+19ajtdDh+248r7JBHZW9rmU/Nv+3oPMeQbfK+bO4l&#13;&#10;f0qoAKKKKAPzV/4LeeBf7Q+Ffw08ZfbfL/sjWrjSPsXlZ837XAJfM37vl2fYMbdp3ebnI24b1X9v&#13;&#10;H9mj/hqD47fs9eGNVsPEH/CGf8VD/bWsaFD/AMg//RbeS38yZo5I4vMlhCDePm+YDnpyv/Bav/k1&#13;&#10;nwt/2Odr/wCkN9XpXxc/aY+Ivh39lz4R/EPwofC7+NvG8Oi2lr4a1LSrmaHVdU1GOF0ggnW7iFqq&#13;&#10;Kbl90xdSEVdynlgCp4W/4JP/ALNvh/QbWwv/AAhqHia7h3b9U1TW7tLifLFhvFvJFENoIUbY14UZ&#13;&#10;yck63jb/AIJyfBVvgf408G+DPhx4f03WtUsrh9M1bUWmnuLS/MQ+zyC8cyXEcSyJGWRG2kbwUYO4&#13;&#10;boPGnxW8e/su/AXxz8Tvi1quj+N7izhs7m30HwppT6dDZXEnlWxtkuJp5GlgM7o/mugkUNK21gUi&#13;&#10;T5q+FvjH9t/xt8I5fjnbeKvC95ptzDc6zp3w3v8Aw84a7sglyRHH5UC3BY7LdrZRM/nLIjPLxiQA&#13;&#10;7X/gsl4W1TxB+yPZ39ha/aLTQ/E1lqGoSeYq+RA0NxbB8Egt++uYVwuT8+cYBI+qv2e/FOqeOPgF&#13;&#10;8NPEmt3X23WtY8M6ZqF9c+WsfnTy2sckj7UAVcsxOFAAzwAK+df+Cgnjax+JX/BNXxP4u0yK4g03&#13;&#10;X9M0PVbWK7VVmSKe+spUVwrMAwVxkAkZzgnrXP8A7Pf/AAUe/Z28D/AL4aeG9b+If2LWtH8M6Zp9&#13;&#10;9bf2JqMnkzxWsccibktyrYZSMqSDjgkUAeK/8EMf+a2f9wT/ANv6qeHf2Vf2nPix8V/ifd+CPiLc&#13;&#10;fCz4X3fxG12/jvLTWZbaa9Z9RktruVIrU75WjFkqiO4eNc42EB3avVf+CJ+k2MP7NvjLU47K3TUr&#13;&#10;nxbNbT3ixKJpYo7O0aONnxllRppSqk4Bkcj7xz9/6bpNjotu9vp9lb2Fu801y0VtEsatLLI0sshC&#13;&#10;gAs8ju7N1ZmYnJJNAHwr8If+COPwa8FW8cvje+1j4j6kYZIpkmnbTbHcZNySRxQMJVZUATDTupyx&#13;&#10;2jKhftXwT8PfCvw10qXTPCPhnR/CumzTG5ks9EsIrOF5SqqZCkaqCxVEG7GcKB2FdBRQB+K3wh1D&#13;&#10;45eG/wBvr9obXvgX4G0/xrrUOta3Y6gusfJZ28EuqlwTIZ4FErNANqlyWVZCFIUle/uv+CmH7VVj&#13;&#10;pvxHv5vhz8P0tPh3exaf4nk8qc/2fPLcPbRpgahmXM0brmLeBjJIGDXpf7Enjax+Gvxo/b28XanF&#13;&#10;cT6boHiCfVbqK0VWmeKC51eV1QMygsVQ4BIGcZI615/+wT4Ah0P/AIJp/tH+LJdJuLPUvEGma3br&#13;&#10;fTCRVvLK20thEYwx2MqTTXi70HLblJOwBQD9H/gD8YtL/aA+DfhP4g6RH5Fprlks72252+zTqTHP&#13;&#10;BuZEL+XMkke/aA2zcOCK9Ar5V/4Jcf8AJifwy/7if/p0u6+qqAPzg/4KnaHY/DX40fs7fHa40e4n&#13;&#10;03QPEEFprl9aTK0zxQXMd5awJC8igsVTUCGAAzgOw+Sv0fr5V/4KdfC3/haH7G3jX7Ppn9p6r4d8&#13;&#10;nxDZf6R5X2f7O/8ApM3LKrbbR7v5WznPygvtrqv2DfjN/wAL0/ZT8BeILi7+161a2Q0jVWlv/tlx&#13;&#10;9qtv3LSTufmEsyqlwVf5gJ15YEMwB8wf8FpvDd9Y+AfhR8RtM1q40rUvDfiCWxtRabo5lluIhOlw&#13;&#10;kysDG0TaeMYGSZAQV28/o/XyV/wVN8AQ+Ov2LfGU40m41bUvD81nrNiLYSM1uyTpHPOVQ/MqW01y&#13;&#10;W3Aqq7nONoYegfsLeNrHx9+x/wDCTU9PiuIbeDw/b6Uy3KqrGWzH2OVgFYjaZLdypzkqVJAOQAD5&#13;&#10;K/4KGeBf7P8A2+v2UPGX23zP7X1rTtI+xeVjyvsmqwy+Zv3fNv8At+Nu0bfKzk7sL+lVfnr/AMFp&#13;&#10;/AEOufs8+FPFkWk3F5qXh/xAtu19CJGWzsrmGQSmQKdiq80Nmu9xw21QRvIb7f8AhP46/wCFofCv&#13;&#10;wb4y+w/2Z/wkWjWer/YvN837P9ogSXy9+1d23fjdtGcZwOlAHwB/wSJ8C/8ACr/ip+094N+2/wBp&#13;&#10;/wDCO61YaR9t8ryvtH2efUovM2bm27tmdu44zjJ619Ff8FNNJvta/Yc+J9vp9lcX9wkNjctFbRNI&#13;&#10;yxRX9tLLIQoJCpGjuzdFVWJwATXzX8NIofgh/wAFm/GWh2fhu4tdN8e6ZcNbzzSSIpaa1i1G4u4y&#13;&#10;4bzVa5tLmPCkKrMwBHl7K+3/ANrH/k1n4yf9iZrP/pDNQB+Svwt8da58Zf8AhGfjR41sdQ0T4T/s&#13;&#10;7eGdMtdKgtJZGg1XWbT7Otta+YysI5bq4MJlkjhYRwrAj4ykx9A+B37K9v8AFX9hn4+fHH4i3Gn6&#13;&#10;54k8aWWoeJNNvoLCFb3T57CW7mlkEpjxF9puEZZI4VUeUoAbL4j+qv2Dfhnofxk/4Jm+FfBPiSD7&#13;&#10;RouuWWr2U+1EZ4t2p3e2WPerKJY22yIxU7XRWxkV8V+Af2nbT9l/9n39qD9nnxJrX/CQ3em3t/4d&#13;&#10;8JwyRXET3XnyT2V66kebFBFGFW6EJK7nklG9i+VAPn/9oTVP7a+An7Nt1eW/2nWl8M6jayazPq/2&#13;&#10;i4mtYdYvIrW1NqWLQxQKjCOQgK4lMa8W+F+1f+C53/NE/wDuN/8AthXxr+1L4bvvAvwq/Zw8Oahr&#13;&#10;VxeXH/CDNri6bFuNjbRahqN3dRSxszAmd43RJR5agfZ48PKMbPsr/gud/wA0T/7jf/thQB8Af8Mn&#13;&#10;fG//AKI38QP/AAl77/41R/wyd8b/APojfxA/8Je+/wDjVf0p0UAfhD/wTV8AeIvCv/BQDwXpev6T&#13;&#10;ceHdX0iHULi803WwLG7jV9NmCAQzFXdiJo22KpbYS+Nisw/b5viF4VXVdU0xvEujjUtKmtLbULM3&#13;&#10;8XnWct2yraRypuzG0zMojVgC5YBc5r4q/aA02bwz/wAFYP2dfFmrPb6d4e1Pw/e6NZ31zcxost6k&#13;&#10;WoAwAFshi17aquR87TKq7jkD6A8cfsoaN481XxXqd7qlxBqWt+ILHVory0ae3msrWFtDa4tUeKZC&#13;&#10;GmbQYCJ1KvEXBT7p3gHqvjDVvCsOlajpniq80dNNudMu7m9s9YliEMunxqq3UkqSHDQIsyCRmG0C&#13;&#10;RQ33hn5K+Jn/AATp+An7QXxMn1611byb+DdBqmk6Dew+VBax2T6XawxRR4Ft9muLBmQlWUyQXMTq&#13;&#10;6gLF7V4++A3iT4n6P4us9d8d/ZZNc8My+HI10WzuYLNRPZzQ3Ek9pNeTQyZnmWaNo1hnRYkiaeVC&#13;&#10;27tovhJo1t4y8N+JYLvWIL7Q9MfSljXVJyuoRYAia+ZmL3jQgz+WZ2cK11O+DIwcAFT4Vad4b8E+&#13;&#10;CfDiW+r+H7+/8S+Xdza9pdtbWKeKNSktvNmvkjhOySWdIXnOwt8ik5KrmtXxB8WPBHhH+0P7d8Ze&#13;&#10;H9F/s/P23+0NUgg+zY+z58ze42Y+2Wf3sf8AH1B/z0TPFeE/2dbHwbp/gCz0y/t9PsfC3iC48RLp&#13;&#10;en6esFistxp95bXEFpFvLW8DT301yqO8xTcYlYRhBHyuh/sfw+E/hz8R/A+jeK7hdC8YeHxoAbUI&#13;&#10;JLiazWLRrPSraUATpCWVLaaSUrEjTGWJSyLAu4A+X/8Agt54F/tD4V/DTxl9t8v+yNauNI+xeVnz&#13;&#10;ftcAl8zfu+XZ9gxt2nd5ucjbhvzW/wCGTvjf/wBEb+IH/hL33/xqv10/4KIeNr6x+NH7JHhGOK3O&#13;&#10;m6r8RrPVZ5WVvOWW1ubWKNVO7AUrey7gQSSqYIwQft+gD+az/hk743/9Eb+IH/hL33/xqvav+CcP&#13;&#10;hPXPA/8AwUJ+HmieJNG1Dw/rVr/aPn6dqlrJbXEO7Sbp13xuAy5VlYZHIYHoa/emvgD4yf8AKZL4&#13;&#10;E/8AYmXP/onWaAPlX9pb/lMlpH/Y5+E//ROnV1X7Fv7NOqfte/sv/tHeJrzXdPTx94+1qOxXU73T&#13;&#10;VHkz280OpzEyR4KRXM0sSusaAJ5KvtkwqDlf2lv+UyWkf9jn4T/9E6dR+zx+07rn7F/wJ/aV+Fse&#13;&#10;teH7H4heGdaVtCdopJftd0bqPT9QkhMm1JfJSKGWNGQMfnZkdFdVAOK8C+PvHvxE+EfhP4weFLO4&#13;&#10;vviL+z7NZabeTWdu6RXXhlkle08/y51LLA0N5DMI41L290rSORHI1fWn/BInx1/wtD4qftPeMvsP&#13;&#10;9mf8JFrVhq/2LzfN+z/aJ9Sl8vftXdt343bRnGcDpXuv/BMf9n6x+CH7Lnh7U2W3n8Q+NYYvEWoX&#13;&#10;kQViYpow1pAH8tX2xwspKMWCyyzlWIavH/8AgiX4p0u8+AXjrw3Fdb9a0/xMdQubby3HlwXFrBHC&#13;&#10;+4jadzWs4wCSNnIAK5APa/8AgqP/AMmJ/E3/ALhn/p0tK6D/AIJ4+Cb7wB+xb8KtM1CW3muJ9MfV&#13;&#10;Va2ZmURXk8t5EpLKDuEdwgYYwGDAEjBPz/8A8FntTh1T4L/DjwRYpcX/AIs13xbHPpmk2ltJNNdr&#13;&#10;FbTQuECqQW8y7t1CZ3MZBtBwcfenhPwtpfgfwro3hvRLX7Fouj2UOn2Nt5jyeTBFGscabnJZsKoG&#13;&#10;WJJxySaAPzr/AG3v+En8ef8ABTX9mfwbpv8Ap1hpP2DxDDZfuo/KxqEst9NvbBb/AEfT0O0sf9Vh&#13;&#10;BuYhv0qr81fgj/xkB/wV0+JnjJv+EgfRfh3ZXGm2Lz829tdRImnvbk/OqRSM+ozxorIzEFyAfMWv&#13;&#10;0qoA/Or/AInnxU/4LSf8w+3sPhr4Z/6aLLPay2P/AAINKLjV/wDYXy07sPm/RWvzV/4Jj+HdL+IX&#13;&#10;7U37S3xl0ttQuNFvNaurHRNQ8horO8gvL6W7lOHQN5qrDZttyCiz/MuWXH6VUAfmr8bv+MgP+Cun&#13;&#10;wz8Gr/wkD6L8O7K31K+SDm3trqJH1BLgD51SKRn06CR2VGYgICD5bV+lVfmr/wAEsrHVPjd8cPjj&#13;&#10;+0ZrUWoW/wDbV6+kabHPqC3SRpLKtzLbEkCQ/Z4k0+ONsImxiApxhP0qoAK/Kvxn/wAFUfjPr958&#13;&#10;UfFPwr8E+D9V+E/gu9t4JNY1RLhrjyJ5jBazupuYHbz3RmCLFmMMFf7u4/qpX5K/8E3vgXb/ABE/&#13;&#10;YR/aKew07+3fEnir7VoVrpd4YTbtPa2AmsWTzAAkouLwtvZsKY4mG0qWIBwH7WfxU/aa/ac/ZT03&#13;&#10;xf418BeD7H4T2t7ba7F4h8N30TOXO+0RWQ30zj57koyeWHRxhtu1hX2prfiDXPh1+xH+zX8TdH03&#13;&#10;+2LT4f2Xh/XtasYoJJ7iTSn0iSxvGgRSAZY4b15QXZEURMzHClT8q+DfHX/CXf8ABEvx3pX2H7J/&#13;&#10;wi+tR6R53m7/ALTv1ayvfMxtGzH2zZty3+r3Z+bA/Sr9k7/k1n4N/wDYmaN/6Qw0AfnB/wAFCv2p&#13;&#10;tG/bcuPhz8GvgVHcePJ7vUzqc8sWnT2zG6WOSKGKMz+WVVY5LiSV3QIq+W3mALIB9v8Aj4/Fr4G/&#13;&#10;ALw58N/hF4B1D4geJNL8M22iW/ir+0dN02ztJI7VrdbnyrmZneVHjik8kxmMq+PNJBFfStFAHxr8&#13;&#10;ZPhTrOtf8EsdQ8F+IrS48I674d8DWrXtrc+RdMsukpFMyAwzMhWY2eFYOSqyqWXcClfhDX9Kf7WP&#13;&#10;/JrPxk/7EzWf/SGav5rKAP0+/Zk8dftB/wDBPuz8Z/C+7/Z08QfEyw/to6hBrHh2K7+zu7wxxs8d&#13;&#10;wltMk0TpFCyjajod4cbvlT2DVv8Agpp8YdB0q81PU/2O/HGnabZQvc3V5d3F5FDBEilnkd200BVV&#13;&#10;QSWJwACTX6FUUAflBZ/8FRf2mfitcX+s/C34DW+qeE45hbIYdE1PWmglWNDJHJc27xIzZYNt8tSF&#13;&#10;dQc/ePQeFv21P26vGGvWukWH7PGn293cbtkmqeGNT0+3G1Sx3z3F3HEnCnG5hk4AySAeq/4I36jq&#13;&#10;nhbwr8ZPhTrekf2drXhDxMs99J9pWX9/NG1tJBhAV/dtpx+dXYN5nGAuW/RWgD8a9N/Z1/bg0S8+&#13;&#10;NE2l/DvT9Oj+LX2j/hIreLU9KdB500kj+QZLpmj+We4iGWb5JmP31R0/RT4Efst/8K7/AGNrL4G+&#13;&#10;J9Y/tD7Ro2oaXqmoaSPK2/bXneYQGQHOz7Qyq7L82wMUXOwfQFFAH56/8ET9WsZv2bfGWmR3lu+p&#13;&#10;W3i2a5ns1lUzRRSWdoscjJnKq7QyhWIwTG4H3Tj9Cq/NX/gnbo//AAof9uL9pD4NR+Hv7KsJMavp&#13;&#10;3+m+d9lsILk/Y4+rl/Mt9Shfcz7l8vDAsx2/pVQBU1bSbHXtKvNM1Oyt9R029he2urO7iWWGeJ1K&#13;&#10;vG6MCGVlJBUjBBINfnX/AMEt9bvvgr8XPjT+zRrFtcSXGganca5YalLYNatdRK8NrJLIrSEqssf2&#13;&#10;KaIKpBV5CXIKZ/R+vzL/AG+LGH9k39tL4SftLafplxe6bqUzaf4jjjtJJlDRwC2Z1kMqoJ5LKV1i&#13;&#10;jyi7rIud+ZMAH6KfELwTY/ErwD4l8I6nLcQab4g0y50q6ltGVZkiniaJ2QsrAMFc4JBGcZB6V8K/&#13;&#10;8EafG183wj+IHw11qLWLbXfB3iDzJbPVFZFsYrlCv2ZEdt0bLPa3bPGVUBpc8szY+/8ASdWsde0q&#13;&#10;z1PTLy31HTb2FLm1vLSVZYZ4nUMkiOpIZWUghgcEEEV+Zf8Aon7Jf/BYH/mH2Phv4q2X/TxcyxyX&#13;&#10;z/8Ajksup2n+1Gsc/wDAP9WAfan7afwz/wCFvfsp/E/wwkGoXd3No0t7Z2ulpvuLi6tsXVvEi7WL&#13;&#10;b5oI0KgbmDEKQSCPKv8AglL8TP8AhYn7G3hy0ln1C7v/AAve3Wg3M+oPv3bHE8KxMWJMSW9xBGoO&#13;&#10;3b5ZUDaqk/YFfmr/AMEw/wDiyf7TX7Q3wHl/4SBLTT71tS0aDVOEW1t7hoDcOvygSzw3Fg4dIwsi&#13;&#10;IDkAICAav7c2nap8P/8AgoX+yt8QdI1f7Pd65ew+GHtfsyt5cC3ixzncxIPmw6pJH90FNm4Nkjb7&#13;&#10;r/wU01a+0X9hz4n3Gn3lxYXDw2Ns0ttK0bNFLf20UsZKkEq8bujL0ZWYHIJFeFf8FtPC2l3nwC8C&#13;&#10;+JJbXfrWn+Jhp9tc+Y48uC4tZ5Jk2g7Tua1gOSCRs4IBbPV/8FcPiZ9j/Yptf7Bn0/VdF8Za1p1k&#13;&#10;19E/nJJa7JL6OWB0badzWsWG+ZSjNgZIYAHsH/BPHwTfeAP2LfhVpmoS281xPpj6qrWzMyiK8nlv&#13;&#10;IlJZQdwjuEDDGAwYAkYJ/NXVNJsfjJ+09+3Hb6hZW+iW9n4S8Q3KxaHEtury6XqVlLFIwYMC00lm&#13;&#10;jzN1dpZSNpYEfr/8EfBN98Nfgv4B8I6nLbz6l4f8P6fpV1LaMzQvLBbRxOyFlUlSyHBIBxjIHSvy&#13;&#10;L/bUuNc/Y9/as+OGpaX4N8rw/wDFrwzd6Vp2oXk0j27/AG37K+p3CHcS0omW4HlFl2GaJ9vl7EcA&#13;&#10;+df2gNW1nWvgz+zrcaneW9/AnhK9treWWWCS+URa1qESxyHJnECRJAkSyful2yCLBEor70/4LRR6&#13;&#10;pJ4q/Z6TRLD+1daa91UWNh9hW++0z+Zp3lxfZ3V1m3NhfLZWD52lSDiviD9rf4O+Kvg34U+AmmeJ&#13;&#10;9LuLC4fwN5haS3ljVJZdV1C8a2YyIpE8Md5AJY8ZRmA5BUn7K/4Lnf8ANE/+43/7YUAfqpRRRQB8&#13;&#10;a/8ABTnwBq0vwv8AB/xd8LaTb6p4s+E/iC38RxJcC4kBsldGuF8qI4dRJFayyFiu2KCUh15DdV8I&#13;&#10;/jLCljb/ABGvPEdvrvhnx5NZy6PCmrSXOpSrd6lb2kEf2Ayi1sF09r+G0uTbmVp2CyyMkq+XJ9K6&#13;&#10;tpNjr2lXmmanZW+o6bewvbXVndxLLDPE6lXjdGBDKykgqRggkGvzA8caTffsK+Mrr4cfEmyuNf8A&#13;&#10;2T/GGpznQ9Vs4muJ/ChuBKtxZK0gkljV7ea5gk2N5skMs01u6TechAP1Koryr4Wy6fo+saZp/hTS&#13;&#10;f7K+HuqaNLdaJp+i6XZpo9n5F45e6W5tXZD9vS+t5oY/7ltK52u0ijoPBvxe8PeNPD3gLVoJLjT0&#13;&#10;8baZHqmjwX8JRpFa3S48lnXdGJxE5fyg5ZlimZQyxSMoB2teVePvFV54u/tvSPCfjX/hAdV8Ma1p&#13;&#10;lrda3qGn291p1zdT+VINLkildJJPMiubXmJom3XUAjlZ1ljFrVPF3iLXPH3inwHAbfwjfW+mWWs+&#13;&#10;Htf8wXg1JTK63MclrJGgKwyRwpMsUrN5V7CRLBJIhX4g+P8A+0p4v8afFTTfgZ8MB4P1D9o3V/tn&#13;&#10;h3XfiRoFubKLStNSeab7LBNI0k0cqwIJZ1WSTyJFkWLzJsGIA6v4H/8AGXX/AAUQ8VfGix+XwD8L&#13;&#10;rJvCmgaja8Jq10yzpI4kHmRTxAXF24MbowSWyYr8zZ+/68q/Zi/Z60P9l/4N6L4B0Sb7f9k3z32q&#13;&#10;PbpDLqF1Id0kzhB9EUMWZY440LNtyfVaACvgD4yf8pkvgT/2Jlz/AOidZr7/AK+APjJ/ymS+BP8A&#13;&#10;2Jlz/wCidZoA+Vf2lv8AlMlpH/Y5+E//AETp1ef2Pwjt/i9+wb8Zfj1reofaPH0fxAt7m+u5LOE/&#13;&#10;aEYRrIkRRVMHmTasZX25Rvs0KhFxuHoH7S3/ACmS0j/sc/Cf/onTq8f1fSfij4RuPHH7Hfh6y1jX&#13;&#10;bi88cx3NnbwxfYWvRBHMhkkhIyYJ4xZXW6SUxRLarIMgmQAH7afsnf8AJrPwb/7EzRv/AEhhr41/&#13;&#10;4JP+CbH4a/Gj9qvwjpktxPpvh/xBZ6Vay3bK0zxQXOpxIzlVUFiqDJAAznAHSvv/AOHvgmx+GvgH&#13;&#10;w14R0yW4n03w/pltpVrLdsrTPFBEsSM5VVBYqgyQAM5wB0r4K/ZH07VPhh/wVG/aS8Dxav8AbdF1&#13;&#10;iyk8T3Mf2ZY908txbXMIySzDyl1OePhgHzuKg7QoAftn/wBufE7/AIKUfsw/D2z/ALPt7TQ/K8Vx&#13;&#10;zz+YrvtupJ7pCw3A/udKURgKPnc7mwcr9/8AizxTpfgfwrrPiTW7r7Fouj2U2oX1z5byeTBFG0kj&#13;&#10;7UBZsKpOFBJxwCa+APBugf8ACef8FpPHd3q2pahN/wAIX4ZjvdIg8/dFF5ljZQNFtYHbF/xMLmTa&#13;&#10;m39427PLBvYP+Co/xem+Ev7H/iaKzkuINS8VzReGbeaGGORVWcO9wJN/3Ve2huY9ygsGdcY+8oB5&#13;&#10;V/wR78MeItY8G/FX4veJru4n1Lx94gDMZrEW63LQGWSW7jZcI6yTXkyYRQqNbsATyq/VX7Xvxem+&#13;&#10;A/7NHxC8b2klxBqWnaY0Wnz20MczQ3s7Lb20hST5GVJpo2YEH5Vb5W+6an7Fnwz/AOFQ/sp/DDww&#13;&#10;8GoWl3Do0V7eWuqJsuLe6uc3VxE67VK7Jp5ECkblCgMSQSfmD/grV4wvvF9v8JvgH4d1G3tdd8e+&#13;&#10;IIGuC2otEsUQkWC3S6hRWZoJJ5/MDEEBrI7Vdl+UA9K/4JS/DP8A4V3+xt4cu5YNQtL/AMUXt1r1&#13;&#10;zBqCbNu9xBC0SlQRE9vbwSKTu3eYWB2soHQf8FKPi9D8IP2P/HEoktxqXiSH/hGbGG5hkkWZroMk&#13;&#10;4GzG1lthcyKzELujXO7IVvorwn4W0vwP4V0bw3olr9i0XR7KHT7G28x5PJgijWONNzks2FUDLEk4&#13;&#10;5JNfnD+1tYw/tjf8FGfhx8DbnTLhvCfgaF9Q164W0kYyLNDFdzo0kcoKQSRx2Vusn7tklnf7/wC7&#13;&#10;BAPqr9gH4Dw/s+/sueEdGktri213V4V1/Wku4JIJkvbmNGMTxOzGNoY1igIG3JhLFVZmFfRVFFAH&#13;&#10;mn7TWrX2g/s2/FfU9MvLjTtSsvCWrXNreWkrRTQSpZyskiOpBVlYAhgcggEV86/8EhvAv/CI/sba&#13;&#10;bqv237X/AMJRrV/q/k+Vs+zbHWy8vO478/Y9+7C/6zbj5cm3/wAFbPG1j4V/Yt8QaZdxXElx4l1P&#13;&#10;T9Ks2hVSscqzreFpCWBC+XaSDIBO5lGMEkev/sWfDP8A4VD+yn8MPDDwahaXcOjRXt5a6omy4t7q&#13;&#10;5zdXETrtUrsmnkQKRuUKAxJBJAPzW8RfsRftc/DX4cePPgX4P0bT/F3ws1nWodUOqQXWn2z3nlhG&#13;&#10;UgTzLLDuMVsZEOcPbAI5RnMvqtl8Z/27f2dvhX4U0H/hQvh/UdF0SytNCtG0+1l1e8ZIYNiNLHZX&#13;&#10;7sMrF8z7FTcQOCyg/p/RQB+UGrf8FEP20NB0q81PU/2frfTtNsoXubq8u/BetRQwRIpZ5HdrgBVV&#13;&#10;QSWJwACTXa/DP/gq38U/iJ4Vgv8ARP2XfEHjX7PttL7VPDN3dS2bXSxo0gUJZS+X94MI2kZlV1yz&#13;&#10;dT9a/t0+NrHwD+x/8W9T1CK4mt5/D9xpSrbKrMJbwfY4mIZgNokuELHOQoYgE4B4r/gl/wCE/wDh&#13;&#10;E/2Jfh95ujf2Nf6l9s1K532vkS3XmXc3k3D5AL7rdYNrnOYxHg7QtAHzr8a/23/j78VvhH4v8F6f&#13;&#10;+yL440K48Q6ZPpTajc2uoXiwRToY5WES2URZvLZwp3gBipIYAqfn/Sf+CMPx11LSrO7uNb8D6XcT&#13;&#10;wpLJY3epXTTWzMoJjcx2zoWUnaSjsuQcMRg1+2lFABRRRQB+av7O91pfwa/4K6fGrwVFreoRWHiy&#13;&#10;ylvrexndnS71KZLbU2BVFCDy0kv/AC2cfKhK7iz/ADfpVX5q/wDBTz/iyf7TX7PPx4i/4SBLTT71&#13;&#10;dN1mfS+EW1t7hZxbo3ygSzw3F+hR5AsiIRgAOT9q/Er9pfwR8G/iP4a8JeOL/wD4RWPxFZXN1pvi&#13;&#10;HVJoIdLlktynm2zymTdFKFkRwZEWNtwVXL/JQB6rXP8Aizx/4e8C3Hh+DxBq1vpL6/qaaNphuSVW&#13;&#10;4vXjkkjgDYwrOsLhdxG5tqDLMqn5/wBW/bosfFeq3mi/BP4d+KPjbqUEz2g1bR4lsvDi3UbEzQS6&#13;&#10;rPiNWWIeYrKrpJ5kIVj5mR+e3j749ftHftmftHeHPhr4W13wfrN34U1q21izv/BVm7aFbXlozf8A&#13;&#10;Eze4uo3laKIzGMnmKQqgjSQuhkAPf/2hrHVP2df+CrHwo+ImnxahcaL8TPs+iXyf2gsUU87BNPkj&#13;&#10;2INxihVtPudkgIeRflYEfu/0qr4g/wCCu/wdvviV+y4mv6Rpdvfal4O1OPVZ5RbtJdpp7RvFcrEV&#13;&#10;RiFDPBNICVXZbl2P7tRX0p+zX8Xofj18BfA3j2OS3kuNa0yKW9FpDJFDHermO6jRZMsFSdJUBJOQ&#13;&#10;oIZgQxAPS68U/bK+Bdv+0T+zj4z8If2d/aOtGye+0NUMKSrqUKl7cJJKNse9h5TNlf3csi7lDEj2&#13;&#10;uigD41/4JT/Hmb4yfsuWGjancW8mu+CZhoDos8ZmeyWNWs5WiRVMa+WTApOd5tXYsWLAcV/wWJ+G&#13;&#10;+qah8G/B3xQ0C41C01rwDrSyfa7K7W3+xwXJjX7QDxJ5q3MNkqGNsr5jEggbk4rUrzVv2MP+CpyS&#13;&#10;wWFxH8OvjRNDEYbZriWJ724dUaQ+Y6x+fHfMZGAMnl296wVQZFUfop8QvBNj8SvAPiXwjqctxBpv&#13;&#10;iDTLnSrqW0ZVmSKeJonZCysAwVzgkEZxkHpQBz/wB+MWl/tAfBvwn8QdIj8i01yyWd7bc7fZp1Jj&#13;&#10;ng3MiF/LmSSPftAbZuHBFfAH7cX2T9ln/goh8GPjoP7PstF8Q4tdamn+0XDr5SizvLkxL022V1AI&#13;&#10;xHnLwklCc7+q/wCCVPinxJ8MPFXxW/Zv8cXW3WvB96dQ0u2aO5O6BpPLunhaQBVtizWs0Y2oX+2P&#13;&#10;IAwY7fVf+CsHhbS/EH7Evi+/v7X7Rd6He6dqGnyeY6+RO13FbF8AgN+5uZlw2R8+cZAIALf/AAVU&#13;&#10;0mx1L9hzx9cXdlb3VxYTabc2cs0Su1tKb+3iMkZIyjGOWRNwwdsjDoxFfFf7R/iDw98afBv7Bnwi&#13;&#10;h8UXE+m6rpmkxa5Z6TcHbGsxs7BJN2GiM8bxajEAQzRMsgZRuw30/wCKdS/4ai/4JF3WpPquoRXa&#13;&#10;+DFu7zUNUT7RcXV1pDh7gufMJbzprCQCQsWxKHZc5Svkr/gk38L/ABr8Uvj14Y8e3xuI/BPwz0y8&#13;&#10;02xvGtUEMktx9ob7CrgqWYNqFxcM2JCo2K20SR4AP2fr8q/+C53/ADRP/uN/+2FfqpX5a/8ABcrS&#13;&#10;b6bSvg3qcdlcPpttNq1tPeLExhilkWzaONnxhWdYZSqk5Ijcj7pwAeVf8FsI7EftJeDZI7i4bUm8&#13;&#10;JQrPbtbqIUiF5d+W6ybyWZmMoZSihQiEM+8hPS/+C53/ADRP/uN/+2FH/Bc7/mif/cb/APbCj/gs&#13;&#10;z/xcT4V/Av4j+Hv+Jh4MuPtnlan/AKrd9tgtp7T90+JBvit5m5X5dmG2kgEA+/8A/hrH4If9Fk+H&#13;&#10;/wD4VFj/APHaP+Gsfgh/0WT4f/8AhUWP/wAdr+ayigD+lP8A4ax+CH/RZPh//wCFRY//AB2viD/g&#13;&#10;rt8bvh18Sv2bfDemeEfH3hfxVqUPi22uZLPRNZtryZIhZ3imQpG7EKGdBuxjLAdxX5F19/8A/BFT&#13;&#10;/k6bxT/2Jl1/6XWNAHyV8K/2kPiT8FdK1fSfCPim4sNC1eGaDUNEu4Ib7TbpZVRZS9pcJJCzMkaI&#13;&#10;X2bioK52kg/QHiP/AIKjfELxX4y0/wAWaj4F8DnxDYTWU9vfW39r2zK1oLwQAiLUFDKF1C8VkYFZ&#13;&#10;FnZXDAAD93qKAP56/jp/wUS+OXx+s9R0vWPFf9g+G77iXQfDcP2K3KGExPE0gJnlicM5aOWV0Jb7&#13;&#10;uAoU/wCCcPizQ/A/7Z3w81vxJrOn+H9Ftf7R8/UdUuktreHdp10i75HIVcsyqMnksB1Nf0KV8Af8&#13;&#10;Fq/+TWfC3/Y52v8A6Q31AH1V/wANY/BD/osnw/8A/Cosf/jtH/DWPwQ/6LJ8P/8AwqLH/wCO1/NZ&#13;&#10;RQB/Sn/w1j8EP+iyfD//AMKix/8AjtfGvi/4heFfiV/wV++B2p+EfEuj+KtNh8JXVtJeaJfxXkKS&#13;&#10;iDV2MZeNmAYK6HbnOGB7ivx2r6q/4Jcf8n2fDL/uJ/8Apru6APVf2lv+UyWkf9jn4T/9E6dX1V8Z&#13;&#10;P+UyXwJ/7Ey5/wDROs18v/tB6Tfa1/wWb0q30+yuL+4Txb4YuWitomkZYorWwllkIUEhUjR3Zuiq&#13;&#10;rE4AJr3Xxl46/wCEu/4LaeBNK+w/ZP8AhF9Gk0jzvN3/AGnfpN7e+ZjaNmPtmzblv9Xuz82AAfpV&#13;&#10;X5l/GSz8PfCX/gs38L/EV5f3ECeK9MhluGmUyKt7Pa3elW8cYRMqrtDbDLZwzsxYL939NK+Ff+Cs&#13;&#10;Hwz8T6h8OPAnxZ8EQahP4p+GetHVFezSKVLO1YJJJdvC6kyeVNa2p4yqo0rOpUFkAOK/4J3+CbG+&#13;&#10;/bl/a38XSS3A1LSvEF5pUESsvktFd6ndSyMw25LBrKLaQQAGfIOQQft33EP7SX7b3wJ/Z7jnt7rQ&#13;&#10;rKb+3PEVodVkSG4UhppLaWKEbo51s7WUxsSGxfDBjVt7cp/wQ10m+h0r4yanJZXCabczaTbQXjRM&#13;&#10;IZZY1vGkjV8YZkWaIsoOQJEJ+8M63/BL/VrH45ftX/tH/GU3msTXE8yW2mRalKrMmn3l1NLHHKMu&#13;&#10;Q0UdjbRoqvtRQyjI2lQD9NK/Mv8AZjuJv2qf+CoXxL+K6T3F14T+H8Mum6Pc2mqx3VpuKPYwbMjJ&#13;&#10;gnjF/dARAKrsCXO7959Vft/fHmH9n39lzxdrMdxcW2u6vC2gaK9pPJBMt7cxuolSVFYxtDGss4J2&#13;&#10;5MIUMrMprn/+CZfwV/4Uv+yP4W826+1X/izHiu52Sb4o/tUMXkomUUjFvHBuB3YkMmGK7aAPf/ir&#13;&#10;8TND+Dfw48R+NvEk/wBn0XQ7KS9n2uivLtHyxR72VTLI22NFLDc7qucmviD/AIJGfC/Wb7wz4++P&#13;&#10;Hi42974h+IWpym2vGtYFmaKOeVrqZXjP7tZrlnVodiAG0RsEFMH/AAVS8Xat8TtV+GP7Nfgs3Eni&#13;&#10;zxlqcOpXojkuFhislaSOL7QscbCSDzBLO5BPlCw3lOVYfdXw98E2Pw18A+GvCOmS3E+m+H9MttKt&#13;&#10;ZbtlaZ4oIliRnKqoLFUGSABnOAOlAHQUUUUAfmr/AMFPP+L2ftNfs8/AeL/hIHtNQvV1LWYNL5Rr&#13;&#10;W4uFgFwi/MDLBDb37l3jKxo5OSC4H3rrfxr8BeGfH1t4I1rxfo+jeLLuG2ntNJ1K7S2mu1uJZYYR&#13;&#10;AHIEzNJDIuyMswO3IG9N356/sO/ZP2pv+CiHxn+Oh/s+90Xw9m10WaD7Rbu3mqbOzuRE3XdZWs4k&#13;&#10;EmMPMCEBxs9q+Cfwq8IftafGT4ufEr4qeHNP8W614O8Z6h4E0GwvYQ+nWWm2Q+TNucrPLI13NI7T&#13;&#10;+ZhtpjEYUCgD7Vor8lfi/wDtH/Ev49fGTTP2bv2UNV/sbwD4esrfSY9c0K8lG+C3EIe5kvyplhto&#13;&#10;CixB4mJm+bDz+fGlfRfwJ1f4y/sw/tL+Gvgt8UPHFx8VPBPjLTLyXwn4luoF+3R3tqv2m5juGeVp&#13;&#10;QoR5Bl2mzm2EbIBKiAHP/wDBZr4pf8In+zjoXg211P7Lf+LNaTz7L7Pv+1WFqpll+cqQm24axPDK&#13;&#10;xzgZXeK+1PhP4F/4Vf8ACvwb4N+2/wBp/wDCO6NZ6R9t8ryvtH2eBIvM2bm27tmdu44zjJ618Aft&#13;&#10;P6x/wvD/AIKsfAr4cWviHybDwX5Orz2/2Ld9nv4w+pSx7iFL+db2tiu4MypuyBuDqf0qoAKKKKAC&#13;&#10;iiigD5f/AOClHwhh+L/7H/jiIR251Lw3D/wk1jNczSRrC1oGecjZnczWxuY1VgV3SKTtwGXyr9l7&#13;&#10;wx4e/bs/Yh+Dmn6/d24uPh34gsFvLCOxMlpO2mHy0tLiObIlWewlj3lW2h5s4IVoq+9a/NX9j/Tb&#13;&#10;T9mv9sn4y/s0+J9K/wCKM8bebqvhbTrpri606a12Sv8AZ1jmjKy77RmjllZtpbT2jLSHbgAyvHX7&#13;&#10;Smqft8+KrH9nH9nIf8IP8O4bJx4i8ST262n/ABKYZFg8q0tlYMtsVaICP5Hk81I3WCJZS33V+z1+&#13;&#10;zF8PP2X/AArNongHRfsH2vyn1DUbmUzXmoSRxhBJNIf+BMEQLGrSSFEXcc/Kvxq+Mn7Jv7Ovjvxp&#13;&#10;4T+IHwF8P6ZqujfYp9Iis/BNnP8A8JDa3EUZaa2dokjXypTPG4dwv7k7Gd90afOurX3i39syS88P&#13;&#10;/Aj9k7wP4H8Ca1C9tB461jwrbRTRwi6MMlzFeeWsMbbCFaKFZ5oysxjZmUFAD9c/FnhbS/HHhXWf&#13;&#10;Det2v23RdYsptPvrbzHj86CWNo5E3IQy5ViMqQRngg1+e3/BJXx/q3grxD8Wf2dvE+rW97qXgvU5&#13;&#10;59NjgNxKu2O4a2vxFI4CLAswgdU2oxa5lbBy23n/ANnf/gnx8S/2LfiP8OPiXBrn/CaX9xrUeg+J&#13;&#10;vDfhtJYre2028MkH2tp2Ie4ihdrWdojAMFNxKrEZRb/4KDeEZv2YP2tPhV+1FowuItIudTt9N8Ti&#13;&#10;0jjmmZkiMb7FmkwWnsBNCAqoqG2DFw8gagD9NKKqaTq1jr2lWep6ZeW+o6bewpc2t5aSrLDPE6hk&#13;&#10;kR1JDKykEMDgggirdAHx/wD8FTPgXb/GD9lPXtYt9O+1+JPBn/E9sJozCjpAmBeqzyDPlfZ98pRG&#13;&#10;Uu9vF94qFPqv7Gvx0t/2iP2cfBni/wDtH+0daNkljrjOIUlXUoVCXBeOI7Y97DzVXC/u5Y22qGAH&#13;&#10;tdfmX/wTnuJv2af2wPjZ+zpqc9xBpskzaloCapqsbM6wkNFsiQbHnuLKeGZym1gtrhk+UiMAP2zN&#13;&#10;Nh/Zz/4KS/Av4yWz6Pp2m+LJo9N1a51K5kCoybbG7updzKkSrZXdvsYNtDQMzr13/b/7WP8Ayaz8&#13;&#10;ZP8AsTNZ/wDSGavkr/gthpNjN+zb4N1OSyt31K28Ww20F40SmaKKSzu2kjV8ZVXaGIsoOCY0J+6M&#13;&#10;fRXxY8df8LQ/YF8ZeMvsP9mf8JF8M7zV/sXm+b9n+0aU8vl79q7tu/G7aM4zgdKAPiDwn4/hm/4I&#13;&#10;g+IIPD+rXEGpaNM+jambYyQtE0+txySQFsDeslteIG2kqVlZD/Eo+1f+CePgm+8AfsW/CrTNQlt5&#13;&#10;rifTH1VWtmZlEV5PLeRKSyg7hHcIGGMBgwBIwT+NfgXxdD8Rv2bfBP7PejG3HizxN8U/7SFzdySR&#13;&#10;w2ayWdrY22/EbBlkknmJKksgtzlDvWv6CPCfhbS/A/hXRvDeiWv2LRdHsodPsbbzHk8mCKNY403O&#13;&#10;SzYVQMsSTjkk0Aa1fCv/AAWS8Lap4g/ZHs7+wtftFpofiay1DUJPMVfIgaG4tg+CQW/fXMK4XJ+f&#13;&#10;OMAkfdVeVftVfC3/AIXT+zj8RfBsemf2xf6lo1x/Z1l9o8jzL+NfNs/n3KBi4jhPzMFOMN8pIoA/&#13;&#10;PX/gqdHffFr9kP8AZ2+MOp3FvaalcwwLdabaW7CFpdS0+O6d0ZnJRY2syoU7iRIMt8vzH7RUl98b&#13;&#10;v+COvwq8UWlvb6Xb+EptOW8t5p2dpYrRp9HDxkIAWeR45dpwFUsNzFRut/Af/jML/glP4x+H8n/E&#13;&#10;z8Z+AfO/s5G/4muov9nP2yz8mHiSHzYjNYR7SfljcLuGYxU/4Jf6tY/tDfsufGP9nfX7y3DtDJc6&#13;&#10;XJqUq3ht4ruMp5kFm5GFtbmKO43KwHm3Kn5GIZgD8tqK1fFnhbVPA/irWfDet2v2LWtHvZtPvrbz&#13;&#10;Fk8meKRo5E3ISrYZSMqSDjgkVlUAFff/APwRU/5Om8U/9iZdf+l1jXwBX3//AMEVP+TpvFP/AGJl&#13;&#10;1/6XWNAH7U0UUUAFfAH/AAWr/wCTWfC3/Y52v/pDfV9/18Af8Fq/+TWfC3/Y52v/AKQ31AH4rUUU&#13;&#10;UAFfop/wRL8LapefH3x14kitd+i6f4ZOn3Nz5ijy57i6gkhTaTuO5bWc5AIGzkglc/nXX66fsb2M&#13;&#10;P7Ef/BObxl8crjTLifxZ4jhGoRW93aSIFXzjaaWjxtKoeAyTfaDImxmiuTjdtQkA8U/Y31a++OX/&#13;&#10;AAVg1nx1ot5ceI9Ct9T17WP7SuZWVk0top7W0YLMQ+0C4tI1jA3IpUbQqHH0B+zXc2PxW/4K2fHj&#13;&#10;xdbaDcT6b4f0yTSkv76zVhZahAbOxZkkG4RtItve7DkM0XmcD51HlX/BIXQ7H4a+Afjh8dte0e4n&#13;&#10;03QNMNpbX1pMrTPFBE95qECQmRQWKpYkM4AzgKw/eV7V/wAEe/DHiLWPBvxV+L3ia7uJ9S8feIAz&#13;&#10;GaxFuty0Blklu42XCOsk15MmEUKjW7AE8qoB+hVFFFAH5q/8EkrH/hV/xU/aN+E1x4m/tP8A4R3W&#13;&#10;oorK0kl8r7R9nnu7a5vIrYu23dstA5XOMwqzH5a6v/gip/yaz4p/7HO6/wDSGxrzT4tNffsqf8FN&#13;&#10;ta199U0f4ceE/ix4fuLGz8XSaa0ttpd1LbRqbhlISEzrqFtBNLvLJ5dyHlK+YWX0v/gip/yaz4p/&#13;&#10;7HO6/wDSGxoA5/8AbvuIf2kv23vgT+z3HPb3WhWU39ueIrQ6rIkNwpDTSW0sUI3RzrZ2spjYkNi+&#13;&#10;GDGrb2/RTVtWsdB0q81PU7y307TbKF7m6vLuVYoYIkUs8juxAVVUElicAAk1+a37Pd54e+L/APwW&#13;&#10;K+MPiIWFwX8N6ZdRWLXLGNob21Wy0qeQBHIZWU3IUNn5ZFYqrAbfav8Agqx8eZvg3+y5f6Nplxbx&#13;&#10;6742mOgIjTxiZLJo2a8lWJ1YyL5YEDEY2G6RgwYKCAeP/wDBOzRbz9pD9qz4yftN6pH9o0WS9n0X&#13;&#10;w7/aNlbi4j3eXsI8tz5MsFklvCzAHzBcv+8Yh936VV4V+xH8B5v2cf2aPB3g/ULa3g8QiFtQ1kww&#13;&#10;Rxsb2djI6SNGzCVolKQeZuO5YFIwMKPdaACvnX9v748w/s+/sueLtZjuLi213V4W0DRXtJ5IJlvb&#13;&#10;mN1EqSorGNoY1lnBO3JhChlZlNfRVfmB+1JcaX+3B/wUQ+HfwVgh/tDwZ4D+0T+Ib6zhaYO5VJry&#13;&#10;B5YZh5cR8i1tN58t4p5ZQdxCAgH0r/wTL+Cv/Cl/2R/C3m3X2q/8WY8V3OyTfFH9qhi8lEyikYt4&#13;&#10;4NwO7EhkwxXbXFfGj/gnn4y1jx94g8S/B746+KPhVY+ItTXVtV8OWl3di0e9mlUXt4jxXCEM0Y3i&#13;&#10;NlOXQJ5kcbL5X2/RQB8VeBfhl4I/4JYfCu+1Ww8LfED4kf21sl8SeINCs4Lr7L9mgZg8luZo/s9s&#13;&#10;N1y4fEm3cyyyn91m3+zn8UF/as8fXH7R2sjR/DHwz8G6ZqWh+H9O1S6tbm7tZWlSS81a5lUD7Axt&#13;&#10;ooYzCzuQjSMGEbhpvsqvir/gqZ8Yrf4Ffsy69p2gx6fY+JPiNe/2TcNG0MdxLAbcJd3LRsjGf/R4&#13;&#10;YrUvwUE8RDgqgIB5/wD8EsrG4+M3xH+OP7RmtRf6f4k1p9I02OfUJrm4sIMrcy2xJCo0So+nxxtj&#13;&#10;IFsQFjXhv0Vrx/8AZC+EM3wH/Zo+Hvgi7juINS07TFl1CC5mjmaG9nZri5jDx/IypNNIqkE/Kq/M&#13;&#10;33j7BQAUUUUAFFFFABX56/8ABVLwlq3wx1X4Y/tKeCxcR+LPBupw6bemOO4aGWyZpJIvtDRyKI4P&#13;&#10;MMsDgAeaL/YX4VT+hVcp8Vfhnofxk+HHiPwT4kg+0aLrllJZT7URni3D5ZY96soljbbIjFTtdFbG&#13;&#10;RQB4BN8KvCH7WXxH+EPx10vw54P8W+DNS8M3en63b+K4RfXCwOUns0t4R5lulzb3IuI5SSCokmTL&#13;&#10;EDb9VV+av/BLn4ma58G/iP4//Zc+IM/2fWtDvZ7zQvOeRUl2n/SYrfzmVjFIvl3cKpENyPcyscEV&#13;&#10;+lVABXn/AMfvg7pf7QHwb8WfD7V5Ps9prlk0CXW12+zTqRJBPtV0L+XMkcmzcA2zaeCa9AooA+AP&#13;&#10;+CU/x01SXQfFXwD8e6jqEvxC8B3tzHBZ3gWZLfTYWit2t0uELB/IuN64Y8JLEIyyJiP7/r81f+Ch&#13;&#10;nwz1z9m/9oLwb+1z4Kg+2R2N7a2XibTI0kLyfu2g81pWWWOKKa2xaFtq+W5iZQ7yEr9//Cr4maH8&#13;&#10;ZPhx4c8beG5/tGi65ZR3sG50Z4tw+aKTYzKJY23RuoY7XRlzkUAdXX5l/wDBQZrH9nX9ur9n742w&#13;&#10;apb6Bb6pN9h12WHTVdha28scV3cSEBmmZ7O+MPCb1WBdpJ2hf00r4K/4LPabNffsoaJPE9uqWXi2&#13;&#10;zuJRNcxxMym1u48Rq7AytukU7EDMFDPjajMADtf+CsH9h/8ADEvi/wDtb+z/ALf9t07+yPtmzzft&#13;&#10;X2uLd9n3c+b9n+052fN5fm/w7qPE3inS/B//AAShhv8AV7r7JaTfCa009JPLd8z3OmR20CYUE/NN&#13;&#10;NGueg3ZJABI8V/4KpeOv+FofsC/CTxl9h/sz/hIta0jV/sXm+b9n+0aVdy+Xv2ru278btozjOB0r&#13;&#10;ivj9q3ir45XHwh/Yo8BXlvqg8N6ZpNt498RaBLLcQWktpGsFxG4YxI8FuQsrK5y8xgjHlyxlWAOg&#13;&#10;/wCCR/7GOl2mg6P+0Hr199u1W6+1weHdPt3ZUskDS2k88x43yttlRU5RUO47nZfK/T+snwn4W0vw&#13;&#10;P4V0bw3olr9i0XR7KHT7G28x5PJgijWONNzks2FUDLEk45JNa1ABRRRQB+ZfwDjX9i3/AIKY+Ofh&#13;&#10;vqVxb6T4J+KEJ1HQIre3tbW0ErzSS2ceN+Yljb7dZxouDI5i/d4ZCvzV42tb7/gmR/wUIi1DS0uB&#13;&#10;4JkmF9BZ27sxutBumZZLfZ9ozI0LLIkfnuN0trFKwwRX3/8A8FRv2Xb79oj4Cw6t4a0241Xxt4Om&#13;&#10;a+0+ztEaSa8tZNq3duib1BYqkco+V3JtxGgzJz4rqUi/8FVP2FUbT7e3f43eBJoVaO5ntYpbu6ES&#13;&#10;iVwypmKC8j3sq4iT7RAqltkBcgHj/wDwVZ/ZRt9H162+PngBP7X8GeLNlxrM2lxQvZWc7rGIbtHi&#13;&#10;PzRXW7cZCCPNJJkJnRR8VeFv2e/in440G11vw38NPGHiDRbrd5Go6XoN1c2821ijbJEjKthlZTg8&#13;&#10;FSOor71/4Jy/H7w9rXhnX/2TvjtZW8ekXc0lhomma1ZG2K3DTyPc6fNJlWjn88iSEkCRZd6iQOIE&#13;&#10;rtfD/iDxP/wSJ8d6loOvabqHjj9nTxVeyXumaxp8ER1HT78xACKUkojSlIkVlZlWRYxLEVKTQ0Af&#13;&#10;nX/wyd8b/wDojfxA/wDCXvv/AI1X1p/wTL0XVv2XP2htQ8QfGHQ9Y+F3h7WPD9zo1lrXi/TLjTLG&#13;&#10;S9aa3uFgNxMixozRW07DcwzswMkgH9f/AAB4/wDD3xS8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQC&#13;&#10;rKwKsjAMrKysAQQPiD/gtX/yaz4W/wCxztf/AEhvqAPqr/hrH4If9Fk+H/8A4VFj/wDHaP8AhrH4&#13;&#10;If8ARZPh/wD+FRY//Ha/msooA/pT/wCGsfgh/wBFk+H/AP4VFj/8dr41/wCConj/AMPftH/Bfwx4&#13;&#10;I+EmrW/xU8WR+IE1mXSfA5OtTQWUNtPDJPKLUSCJRJdQKN5G4v8ALna2Px2r7/8A+CKn/J03in/s&#13;&#10;TLr/ANLrGgD5V/4ZO+N//RG/iB/4S99/8ao/4ZO+N/8A0Rv4gf8AhL33/wAar+lOvgD9oX9tfXP2&#13;&#10;gPFUPwL/AGV73+3PFWq+bHrXje2LxWei2qSGOV4Z9v4m5TcoV4xAZJZUMYB+YH7H/wCzXqn7VPxw&#13;&#10;0fwZZnydKjxqGuXa3CwvbabHLGs7xllbMp8xUQBG+eRSwCBmH1//AMFbvjB/wkvjvwT+zp4E0zNh&#13;&#10;4c+yyzaPpNn96/liEdjZwQrECPLt5BtELFW+1hdoaIV7V8TPFPw0/wCCT37OM/grwbdf2r8YvE9k&#13;&#10;zpqAji+2TT7XRdRuFYOsVtCxfyYCGDMGUbibiYeK/wDBOn9n3S9G03Vv2tfjlq2nt4WsvtF7pd3r&#13;&#10;krXU8t8txtk1KQ7iWlEyyRxIyvJJM+9VVliZwDq/20v+MY/2Jfhf+yron/FUeOvE3k/brW0/0uUf&#13;&#10;6WLqTyFTZJ+9vnEcG6I7445lPzrmv0U+APwd0v8AZ/8Ag34T+H2kSfaLTQ7JYHutrr9pnYmSefaz&#13;&#10;uU8yZ5JNm4hd+0cAV8F/sW+APEX7bH7S+r/tT/EfSbjSvD2lzJb+DtFmAuLORo1eMGNpiTttmHmb&#13;&#10;40RXupGdChjeOv00oAKKKKAPmr9uj9jHS/2w/hxa2aX39jeM9B86fQNSldjbh5AnmQToM5ik8uMF&#13;&#10;wC6FFZdwDRyfP/8AwRd8Qf2f8K/if8Pb/TdQ0zxJ4d8TfbdQgvYPK8r7RAsAiKk71lR7CYOrKNuV&#13;&#10;5JyF/RWvzL+L15q3/BPD9uqT4n21hcP8FfinNHF4gmZrg21heyS77iQ7HkLzowkukDR/NHPcQxKN&#13;&#10;rMoBk/sA2cMn/BTj9pa7a/t47iKbX4ksWWTzplfWoi0ikIUCoUVWDOGzKm1WAcprftmanD+0Z/wU&#13;&#10;l+Bfwbtk0fUdN8JzR6lq1tqVtIVdn2313ay7lZJVaytLfYoXaWnZXbrsqfsj2Oh+Cf8AgrJ8ZrW3&#13;&#10;8Tafq9p4k0a71fSr2KVFS++3y2OprHBh2E22GVyGQnckLSYAyBb/AGXfElj8Vv8Agrx8c9du9Ft4&#13;&#10;bjSNMvrGz87bO0EtnPY6cbiNyoKNJHHJ05CzMmWGSQD9NKKKKAPH/wBrT9oGx/Zl+Avifx1cNbvq&#13;&#10;VtD9m0ezuCpF3qEmVgj2GRC6hv3kio24RRysPu14B/wSo+APiL4a/CPXfiN4xvbi88T/ABNmt9ZY&#13;&#10;z3oumeyCPJbzytjPnytczyNl3+V4s7XDrXinxMs4f+Cmn7dWn+F9Hv7fUfgr8MYVl1DUoFklttSZ&#13;&#10;5YzcxxTRohVrhkWBT5u3y7SWeJm+636FfD7416H8TPHfxA8M6Ja6hN/whd7Bpt9rBjRtOubqSLzJ&#13;&#10;Le3mR23ywcJMjBWjZlBHNAHoFFFFABX5q+ILe4/bS/4KjabDps2oJ4B+Cflve3KTTCBtSt7gyFUV&#13;&#10;4dkcr3QSFlOPNhsJHSQ4TH1V+3R+0Z/wzH+zj4i8VWc3leJLzGkaD8ucX8ytsk5jdP3SJLPtkG1/&#13;&#10;J2ZBcVxX/BMr9nWb4Afs0adLrmhXGh+NvE0z6prMN/HGtzEu5ktYW2qHVVhCyeVISySTzAhSSoAP&#13;&#10;rWiiigAooooAKKKKACiiigD84P8Agpz8IfEXwp8feD/2qvhzHb2ur+FpreLxCPOEAnUSpHbSSLHs&#13;&#10;eZZBI1rMPMLGJoVChFdh96fCr4maH8ZPhx4c8beG5/tGi65ZR3sG50Z4tw+aKTYzKJY23RuoY7XR&#13;&#10;lzkVq+LPC2l+OPCus+G9btftui6xZTaffW3mPH50EsbRyJuQhlyrEZUgjPBBr81v2IfFOqfsLftQ&#13;&#10;eJf2YPHl19r0XxJex6h4a8QeWtpayzvDhXxKAzfaFjjgwskgS4t/KQOXZwAfp/RXmnjb9pT4XfDX&#13;&#10;x9F4L8XeOdH8K+IZtMGsRw63P9jhe1MrRBhcSbYixdHHl79+FJ24BNcV4i/bv+Cuj68vh7R/F3/C&#13;&#10;feKZ7KS9stC8C2c2u3F7sWRjFE1qjxCUiJztd12jDMVU7qAPYPH/AIA8PfFLwbq3hPxZpNvrnh7V&#13;&#10;YTb3ljcg7ZFyCCCCCrKwDK6kMrKrKQQCPzr/AGLfH/iL9if9pfV/2WPiPq1xqvh7VJkn8Ha1MRb2&#13;&#10;cbSK8gEazAHbcsfL2Ru6pdRsiBzI8lelfGr/AIKm2/wl8K2uqN8DviBpt3cXqW0dp46ih8Peehjk&#13;&#10;Z3gBaaWfYVQNsi2J5qb3QvGsh+0t+zn4v/bt/ZC0LxJr/g3/AIQ/4z6d9r1PQ/D8t8YRBBLc5FnO&#13;&#10;XyplktI7ckuIys6ru8hTIgAPuqvhX/gsl4p1Tw/+yPZ2FhdfZ7TXPE1lp+oR+WrefAsNxchMkEr+&#13;&#10;+toWyuD8mM4JB7X/AIJ+/tg337Rng3U/C/j37PpPxf8ACcz2esaVJG1tc3MUZVPtbW7KojbzC0Uq&#13;&#10;JkJIoJEYljQav/BQL9kjVv2vPhHpmheHdbt9G8Q6PqaahajUri4SxuFKNHIkqx7gGCvuSQxyMu1k&#13;&#10;XaJXagD4r/ax+Fd98ZvjD+y3+yjb6vo9n4h8KeEo7bWNct7lrqGCU2cZnj8kKrhlh07zY1coZBcx&#13;&#10;Z8sHefur9kX9hvwF+yDpV3LoTXGveLNShjh1HxHqSoJmUKpaGBFGIYDIpk2ZZidod5PLTbyn7Ev7&#13;&#10;B0P7L+q67438UeKLjxv8UPEUPl6jqzNIIYFkZJriNS7Fp2edNzTyAMwRMJGS+/61oAKKK+Vf26P2&#13;&#10;8ND/AGP9BtdNt9O/4SDx9rVlNPpWn+Yn2e22siLNeASCVYiWcoEX94YJE3JguoB9VUV+K3/D6v43&#13;&#10;/wDQrfD/AP8ABdff/Jle1fAv/gtZpeq3mnaX8WvBf9ieZ8lx4i8NyNNbo7TAKzWb5kSJYmJZlllc&#13;&#10;mP5YzvwoB+n9fmB+058KtU/4JyfHDTv2hvg14c+0+BdX8zT/ABZ4bWFRZWSSyxNsjcZe3imdVKFV&#13;&#10;2QyxKuSkqQV+j/gDx/4e+KXg3SfFnhPVrfXPD2qwiezvrYnbIuSCCCAVZWBVkYBlZWVgCCBq6tpN&#13;&#10;jr2lXmmanZW+o6bewvbXVndxLLDPE6lXjdGBDKykgqRggkGgD8tv2qv2VND/AG//AArZ/tDfs83n&#13;&#10;9seJNS8m013w3e3KQSyyRxxxYPmPst7mFBGHjLCOSMLJG2SDPk/s1/8ABQfS/Gmgn9nn9qnQ/tdh&#13;&#10;cebod34k152idHRlWKHUUYB4pUdWBu9yujpEzhWWScdX8Vf2Y/iX/wAE5Ne8R/GX9nnUf7e8Cz+Y&#13;&#10;dd8D6pBLcJZWYXKSvtkD3EULtIwkBSWFCNzSoZ3q34k8E/Af/gq14N1LX/BUtv4I/aDg0yC6vLe6&#13;&#10;aVWUxlohFcAKEuoCdqfaolMsam23gYEDAGTqX7OPxt/YXuE+If7MXiS4+K/wpv4YZ/8AhErmSTU2&#13;&#10;uDcxqpuhb2wRLhcpbutxblJQrKpVokkdvNf29P29vh5+1z+yz4Z0rRItQ0Lxna+JrW9vvD+oQlvL&#13;&#10;jWxuFkliuEBjkiEs4RSxSRsFjGorlPB37QX7R3/BMbxUngDxTpP9q+B4L2YW2m6nC7adep5kUk02&#13;&#10;mXoUMuVYHb8yRtcMZIPMLCvpW88C/sg/8FKvtNz4Vvv+Fc/Fi882XyVijsNRuJj9qffNabjBfZIa&#13;&#10;eR4WM21UDyx9KAPyBor6K+PH7APxt/Z9uLmTWfCNxr+hQQyXLeIfDKSX9ikUcaSSySFUDwKgcgtO&#13;&#10;kYOxyu5VLV860AFfZX/BLP40eCvgL8dPF3irx74gt/DuhJ4SnthcTI8jSSvf2O2OOONWeRsBm2op&#13;&#10;IVWY4VWI+dPg78AfiH+0Br0mkfD7wnqHia7hx58luoS3tsq7L507lYodwik272XcVwuTxX6K/Dv/&#13;&#10;AIJv/Cj9kbQbH4oftNeOdP1CGwvYhFolnDJJpck5aQJE6mMz32QI5fLWOML5UodZYgxoAtat8b/j&#13;&#10;x/wU51W88K/CnTLj4Y/A8zPpHiHxDdvFJNdROxkO8/K5Ywoim1t2IzOVmlMUqsvQeKfjV8IP+CUH&#13;&#10;w4uvhj4Htf8AhN/jFfWS3epX0kahGuiB5T37B90UQWR3itYyzBB8zIZ/PfyD43/8FOfGvxij0z4Y&#13;&#10;fsz+D9Y8H6b5LWluNLskl1e5tVtceRbW0CuLRYlEpDQszhYo2VotrKd/9nP/AIJ0+B/gB4Vh+K/7&#13;&#10;VurafoH2C9Mll4VvL2CSzfyo5XCXOzf9rlfYZEtoCdyxAMJd7xIAea/skfsj+Iv2y/GWt/Hf4763&#13;&#10;cQfDqKaXUNT1fVLgWra20IPmIknyiC0iVNryLtVFj8qLaVZofSvH3jbVP+CnHxk8OfBz4XaF/Yn7&#13;&#10;PPgm9trjUNUt7dbP9xGGhEseYyIMwmaK1twmTkvIoVSsGt4p8dfF/wD4K2Xl14Y8BWP/AArL4HaP&#13;&#10;equq6pqkrSPqkgmDIriNcSSpCUmForeWjgGSYloCP0U+BfwL8Ifs5/DjTvBXgrTvsOlWv7yWaUhr&#13;&#10;i9nIAe4ncAb5W2jJwAAFVQqKqgA6DwB4A8PfC3wbpPhPwnpNvofh7SoRb2djbA7Y1ySSSSSzMxLM&#13;&#10;7EszMzMSSSegor4g/aH/AOCtHwm+DWq32heF7e4+J2uwQwypPol3CukFnYFozeguSyxndmOORdxC&#13;&#10;Fg2/YAfb9Ffit/w+r+N//QrfD/8A8F19/wDJle//ALH/APwVyuPix8R9H8CfFDwzp+j3+vXostM1&#13;&#10;zw8JhbieQxpb28tu7SON7lx5yyEAvGCiqHkAB+lVef8Ax0+BfhD9oz4caj4K8a6d9u0q6/eRTREL&#13;&#10;cWU4BCXEDkHZKu44OCCCysGRmU+gUUAfjX4p+Ael/wDBLn9sn4P+OLzxD/wk3gHVr2/RZLmJobzT&#13;&#10;YChtpmmEaOJvKhvYpA0aqZWSRfLj+Un2D9j3wTfeAP8AgrP+0LpmoS281xPpmp6qrWzMyiK8v7C8&#13;&#10;iUllB3CO4QMMYDBgCRgn7f8A2lP2a/CH7VPw4HgzxmdQhsI72LULa70u4ENxbTxhlDoWVkOUkkQh&#13;&#10;0YYkJADBWHyV+x9/wTM8VfAv9or/AIWV468eW/iVPD8L2fh1bBpWmuYjbvZxm6Ey/uljttqrDGzg&#13;&#10;HaBIFixIAfoVXxV/wUw/au1T4M+BNN+G/gF9Qk+KfjrFtp7aLIrXlhAZUQusYDS+bOS0MOxQd3ms&#13;&#10;jq8QDfSvx0+OnhD9nP4caj418a6j9h0q1/dxQxANcXs5BKW8CEjfK204GQAAzMVRWYfCv/BPj4F6&#13;&#10;p+0p8R9c/aw+MOnafqeq6verJ4VtoSot4Xty0DXH2cA48nyY4YDI5cGKSRgX8qUgHpfwv/Zj8a/s&#13;&#10;V/suHwh8LobfxF8avGupw2914kNkjafpcrxkvNK7AOLS1hin8syCQtPKMRHz/JHzp4f8YftHf8Er&#13;&#10;P7S0HWPC3/C0fgdDeyTWeqIzpFbo2AGSZPMNh5k08W6KdGRpFkEJJZ5W/WqqmraTY69pV5pmp2Vv&#13;&#10;qOm3sL211Z3cSywzxOpV43RgQyspIKkYIJBoA81/Z6/ad+Hn7UHhWbW/AOtfb/snlLqGnXMRhvNP&#13;&#10;kkjDiOaM/wDAlDoWjZo5AjttOPSrPVrHUri/t7S8t7q4sJhbXkUMqu1tKY0lEcgByjGOWN9pwdsi&#13;&#10;nowNfmB+3B+wd4e+Cuq6d8UPgv4o1j4f+O9e8QQaNovhnSGMEN1qN6yxCCzuEaM2KmP7W7b2aMg+&#13;&#10;WvlLtU+l/tLeKbj9gb9lPQvhf4GutQ8XfFj4g3t3ZprbRzLqmo31xze6mGgBeS5DzwRQhpDIN8J3&#13;&#10;S+SwYA8/1HV7f/gpJ+3/AKRpttafbvgx8JfOmuZpBDc2uqTicAsrrFJG8V1LFAoidyJLe2ldSjMy&#13;&#10;j9P6+df2Ev2XbH9lz4C6NpNxptvb+NtVhjvvEt4qL50l02WW3Zw7hlt1fyl2NsJV5AAZWz9FUAFF&#13;&#10;FFABRRRQAUUUUAFFFFABXxr/AMFL/wBjuH9pD4RzeJfDun2//CxfCsL3VrNHayS3Op2SJI8mnr5e&#13;&#10;SzMx3xAq/wC8BRdgmdq+yqKAPz1+FniHwr/wVS/ZosdM1ZrfR/i/4EmsHuNc1TRotQW2utylrpIf&#13;&#10;3cM0F2lvKHtnGxWGGjYRxO3tX7SXwdsfhN4N0r4rfCvS9H8F678MYZtRnsdLt1sINX0FDJc6hpDi&#13;&#10;JCirKd0qM0UmyYbl2M7SD5V/a6+GPir9hP8AajtP2nPhrolxq3gnVZpG8V6cb+XyxdXMjC4SXaMx&#13;&#10;wTM0ckbN5iJcqMqB5Mbdr/wUZj8X/FT9n2D4zfBD4heINa8C6no39meIND0W4LWE+kmR5ZLzyiQ8&#13;&#10;UqOvk3ACl/LLI/lpHMGAOA+Ctrqn/BTb9sm6+JfinRNQl+BHgnfHpGia0iyWck+yMJbsqsqmWRsX&#13;&#10;UwxMAqRQSFo2iJ/VSvH/ANkv4IeFf2ffgL4Y8K+EdTt/EGmtD/aEniG3SIDV5Z8SG6zHkMrKUWM7&#13;&#10;nIiSJd77Qx9goA/OD9vT9nXxF8Bfiho37VHwO0K3j13RZp73xZYpGJYZFZNj3n2YKCVeN51uXRgw&#13;&#10;DLKArCWYfZX7MX7Q2h/tQfBvRfH2iQ/YPte+C+0t7hJpdPuoztkhcofo6lgrNHJG5Vd2B6rX5QfF&#13;&#10;74Q+Pf8Agln8XJPi58I47jX/AIK6xNHDrnhy4md1tFL4S3nf5iFDORb3ZBZGby5N2/8A0gA/V+iu&#13;&#10;f8AeP/D3xS8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQCrKwKsjAMrKysAQQOgoAK/Ev8Aby1OHRf+&#13;&#10;CoVhqHxES4k8CWmp+HpymsW0lzaNpCpbtciKIqwkg8wXe5EUhn84YLFhX7aV8Qf8FRv2O5v2hPhf&#13;&#10;D418K6fcXvxB8JQt5Fjp9rG82rWTOpkgJ4dmiG+WJVLZJlRY2aYEAH2/Xzr+1F+wl8Lv2o9K1K41&#13;&#10;bRrfQ/G00LLa+LtNh2Xccu2NUedVKi6ULEibZckJuCNGTuHy/wD8E5v+CiXhCH4Hz+DPi14r0/w5&#13;&#10;qvgqyxpt3eQiBL3SYYkWKJCpPnXMWCnlqgeRPKKrK4lYfb/wQ/aQ+G37R+lanqHw58U2/iO30yZY&#13;&#10;LxFgmt5oGZdyFopkRwrANtfbtYo4BJRgAD8i/FPwj/aO/wCCWXja68UeE9Q/tnwZfbTd6vYWb3Ol&#13;&#10;3UEdyFih1GJl/wBGlbegDBgR9odIZyTJj61/Z+/4LHfDbxlpS2nxVsbj4e67BDmS+tIJr/TbplWM&#13;&#10;EoI1aaJmdpWEbI6qqDMzMQK/Qqvj/wCOn/BLP4G/GCz1G40fQf8AhXfiS4+eLUvDf7q3R1hMaK1k&#13;&#10;T5HlZ2OyxLE7lP8AWKWYkA+oPBPxC8K/ErSpdT8I+JdH8VabDMbaS80S/ivIUlCqxjLxswDBXQ7c&#13;&#10;5wwPcV8lftXf8Ez/AAx8Ztefx98N9S/4Vl8U0vX1VtUszKLe/ugoaN3CODbS+ciP9ohG7LSuySuw&#13;&#10;K/Jfjb/gkZ8bfgvqsXif4PePrfxFqVjCGglsbiTQdXEsjNFIkB8xowoifJZrhCymRdp4D5N544/4&#13;&#10;KJfBC3sPDEtt441FI4TPFPDolr4lYq8jnEl6kVwS24N8jyblXbwF20AeweHf2+tf+F943wX/AG1P&#13;&#10;hx9vmufLnm1qWxtLy3uIJJo3gee0jUwTRRESEzW5YgwKnlNKrtXn/wATP+CXPhD4yeFZ/iD+y54/&#13;&#10;0/xNos26X/hG9Quw/lOY3n+zRXP3opQsltGtvdKrruLSzA8Vyvx8/b++O/iDwrdeG/jD8AfB40Vv&#13;&#10;LLW3ijwpqlv5Dzx3EcMsbSXStDKyxXYjkQq/7qXY2UbHyr+z1H8Z9L8VTeJPgtYeMLjWtL8oXdz4&#13;&#10;Tsbi62I0gkSK5WJWVonaDPlygo/lnKkA0AfVXw//AOCg/wC0d+xn4qbwV8YND1DxbaW+8/2d4sd4&#13;&#10;tR2CSdfNttQw5miabP7xxOhWELEyDmvdbP46fsA/HzxDf/Ebxb4Wt/C/ibTJhdz22uafcW7X5+0I&#13;&#10;3nvbWTyQXjPLcHerh5XVJDIpiTI+Ff2mP2jv2lPGVvbeEfjPrXijS7eSH7SNB1LSxoq3UTSKVklg&#13;&#10;jiiE6iSAbGkDBWRtuDur0r4Tf8E7fDHxQ+Dev+Ol/aQ+H9p/ZmcpGJVs7feTHbfbprk281n5syug&#13;&#10;327ZUBk8zcFoA9V+L/8AwVu8T+Jf7M8Cfs6eCf8AhELA/Z9N0u4nsIrnUW/1Kw29pYxh4IcEPCEx&#13;&#10;NuVk2iNhiqvwd/4JjfG39pbVdL8XfHvxhrGh6aIYkji1u9k1LXprXckoiAkZhaqVln/1hLxyA7oD&#13;&#10;kmvjXw7qfjj9n/44NYfC/wAbf2r4ptr2PTbbVPAs089vqknmxsLeINGpu4mmVF2NG0cpQYEilSfX&#13;&#10;/jx41/bL+L3g25t/iZo/xIk8J2EMlzexN4Xm0yx8pSkrSXQht40kVDCrhpchNpI25JIB9Qf8NZfs&#13;&#10;8/sb/wDFE/sy+Af+FmfEm7/4lX/CR7Hm+03L/udn2jaZrrdNBbyfZ7VUt5PM3RurcV2vgn/gn/8A&#13;&#10;FH9qLx9L8QP2sfEdwtmsxuNM8A6JqWYbImVQ8JKl44IGigiGIHaWQOGeVJEO74g/ZZ/a/wDiB+zf&#13;&#10;oOl2fw9+Eng/VNV1q9m0yDxJeaFe3WqarOzQM1mk6XC7tu+0HkRAAbomKl33N7V/w0h/wUM8WeKv&#13;&#10;K0/w54w0f+0r3bb2f/CBwwWdr5kmFj865tTsiXcBvmkOFGXfgtQB+v3hbwnofgfQbXRPDejaf4f0&#13;&#10;W13eRp2l2qW1vDuYu2yNAFXLMzHA5LE9TXzB+0D/AMFOPgl8ENKZdM8Q2/xH8Qyw+Za6X4VuY7qE&#13;&#10;krJsM12pMUS74wrAF5VEisImBr4Vj/4J6/tl/HjSrjTPiH4tuLPTbKaK5t7Pxx4xm1GGaUrIvmRJ&#13;&#10;A1yFZFJBZwhxLhc5bH1B8Ff+CNvwo8D/AGqf4hatqHxNu5N6Qw4k0mzhQ+WVbZDKZWlBWQbjNsKy&#13;&#10;Y8vKhqAPj/xp+1J+1F/wUO17U/Cfw+0fUNP8LNvin0PwuTb26wutxtTUL9yoPmQ+ZGUd44ZTENsW&#13;&#10;7ivtX9lH/glH8PPgzZpq/wASINP+Jvi99kix3lsTpdhmErJEkDkrc/M7/vZl/hiKxxMpLfanhbwn&#13;&#10;ofgfQbXRPDejaf4f0W13eRp2l2qW1vDuYu2yNAFXLMzHA5LE9TVXx/4/8PfC3wbq3izxZq1vofh7&#13;&#10;SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIBANXSdJsdB0qz0zTLK307TbKFLa1s7SJYoYIkUKkaIoA&#13;&#10;VVUABQMAAAV+MP8AwWa/4Qj/AIaO0L+wv+Rz/sZP+Ek+z+R5H3j9k37P3n2nyt2/zP8Alj9k28V9&#13;&#10;/wDjL/gpZ8DdH+DfiXx34Y8X6f4vu9K/c2/htJ/7P1G9nYxqqpBcqkpiBlUtKsbhVWQgMUK18Vf8&#13;&#10;Ex/gr4n/AGmv2gtZ/aJ+JF1/wkdpo97J5V5fyRSPd6z5cZT9yUIWK3hkV02+WI3FsIsiNlUA/X+i&#13;&#10;iigAqpq2rWOg6Veanqd5b6dptlC9zdXl3KsUMESKWeR3YgKqqCSxOAASat1+YH7Snjrxf/wUg+OA&#13;&#10;+CHwa17Z8IdB8qbxZ4ohhJspZxKx3eYH/wBJiXYogiXaJZUkky0caTRgFTTZPFX/AAVS/aXdtQt7&#13;&#10;iL9l7wPqcyrHbTy2kWryorCJyzIryTzBkZlwht7eRlDJJIHm/T/SdJsdB0qz0zTLK307TbKFLa1s&#13;&#10;7SJYoYIkUKkaIoAVVUABQMAAAV5r+z1oHw8+FfhWb4QeAdS8/wD4QDyrPULC5nMl5BJcxi7Es2QM&#13;&#10;+d5zSBkAj3GREC+WUX1WgAooooA5T4meKfCHw98Kz+NPG11p+m6L4b3ah/amoRhvsbmN4d8XBbzW&#13;&#10;WZ4lCDe/nFFBL7T+e37FvgDxF+2x+0vq/wC1P8R9JuNK8PaXMlv4O0WYC4s5GjV4wY2mJO22YeZv&#13;&#10;jRFe6kZ0KGN465/9qTx1qn/BSv8AaO0f4C/CjXtPf4d+G86vrXiFoVaIzxM0MtzC2/dcRRrcLFGs&#13;&#10;ewSSTOxYxbJU/TTwB4A8PfC3wbpPhPwnpNvofh7SoRb2djbA7Y1ySSSSSzMxLM7EszMzMSSSQDoK&#13;&#10;KKKACiiigAooooAKKKKACiiigAooooA5/wAf+APD3xS8G6t4T8WaTb654e1WE295Y3IO2Rcggggg&#13;&#10;qysAyupDKyqykEAj8y/gvq+qf8E7/wBoLWvgP8ULTT5v2ffiBe3c2la5rgWW32SRiJWmlEQR9yLB&#13;&#10;b3MUiqkZZZcpESZf1UrxT9q79lHwh+1r8OH8N+JE+w6ra75tG8QQRBrjTJyACwGRvibaokiJAcAc&#13;&#10;q6o6AHsGk6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAAq3X51fsH/tH6p8BvHe&#13;&#10;o/sp/G7VfJ8X6HepaeGtWmvFns7iB4o2t7FJdoZcqyvB5hyVlEOImjjib9FaACvNPjf8aPhd8KdK&#13;&#10;0zTPij4g0fSdN8VzNo8FnrCeZDeh12yLKm1gIArgSSSARKHUOw3DPpdfP/xK+A/wE8D6l8RfjF8T&#13;&#10;vD/h/U/7S+z3mrat4ssob6Kzjt7eK2iito3Rtu7YPlQGSWSQLlv3aKAfCv8AxcP/AIJC/GT/AJiH&#13;&#10;jj9nTxVe+xlgkI/BIr5EX/Zjuo4/4Sn+j/qV4A8f+Hvil4N0nxZ4T1a31zw9qsIns762J2yLkggg&#13;&#10;gFWVgVZGAZWVlYAggfmr+y/+1B4e+IHg3x34G8c+BNYn/ZNl1OPQdF8QeJpjdL4fWY5trG8uRgrA&#13;&#10;rCMxTBmayaS2R5mVopV5/wD4uH/wSF+Mn/MQ8cfs6eKr32MsEhH4JFfIi/7Md1HH/CU/0cA/Wqiu&#13;&#10;U+GfxV8IfGTwrB4k8E+I9P8AE2izbR9p0+YP5TmNJPKlX70UoWRC0bhXXcNyg11dAH89f/BRjwL4&#13;&#10;Q+Gf7Xvjfw34K0H/AIRzSrX7LNLZRTBrfz57aO4doIwi+RF++AEWWCkNtKoVjS3+yD+z18TvHng3&#13;&#10;4m/EzwR8QLj4V6b4Q0w/ateWe/tVu1BE9xAJrVGcrHDEZnVQ7bvs48s+ZvT9NP8AgoR/wT/0v9pT&#13;&#10;wrqHi3wTpOn2Xxct/Jk+1u7Rf2xBFG6/ZHO8RLKQybZnUn9zHGzpH8yfmt8Zv2kPiX4s+Dfw5/Zp&#13;&#10;/wCED1DwDd+HvLsdT8P6fay28+vzuY3sjLZmISrKS3msu5hPNMJdoIQKAfdP7H//AAVq8IeNtB0f&#13;&#10;wv8AGW8/4RfxmuLZvEbQBdL1A7o0jeQp/wAe0rb2L7lEC+Wz74wwjX9CtJ1ax17SrPU9MvLfUdNv&#13;&#10;YUubW8tJVlhnidQySI6khlZSCGBwQQRXxX8If+CU/wALtB/Z5j8D/EKwt/E/iy7mk1G88Taev2a5&#13;&#10;srp4fKEdpOFDtBEPmVJtyPJmRoxkIvz/AKt8J/2gP+CXfia88RfDme4+JXwLudTe+1HQ1iM00Nuk&#13;&#10;BLPdhYibVhHvH2uH92xto2mUDZCQD9X6K8f/AGZ/2qvAX7V/g258QeCLy4V7KbyL/SNSRIr6xYlv&#13;&#10;LMsauw2yKpZHVmU4YZ3I6r7BQAV+ev8AwRP0mxh/Zt8ZanHZW6alc+LZrae8WJRNLFHZ2jRxs+Ms&#13;&#10;qNNKVUnAMjkfeOf0Kr8y/wDgnytj+zr+3V+0D8Ep9Lt9At9Um+3aFFNqSuwtbeWSW0t4wSzTM9nf&#13;&#10;Cbl96rA24E7igB+j3inwnofjjQbrRPEmjaf4g0W62+fp2qWqXNvNtYOu+NwVbDKrDI4Kg9RXxX4p&#13;&#10;/wCCNvwE8Qa9dX9heeMPDNpNt2aXpeqQvbwYUKdhuIJZTuILHdI3LHGBgD7qooA8/wDg78Afh5+z&#13;&#10;/oMmkfD7wnp/hm0mx58lupe4ucM7L507lpZtplk272baGwuBxWV+1j/yaz8ZP+xM1n/0hmr1Wvir&#13;&#10;/grV8Zv+FY/sp3nh+zu/s+teNL2PSI1gv/s9wlqv766kCD5pYisa28ijC4uxuODtYA1f+CT+napY&#13;&#10;/sS+EJr/AFf+0rS8vdRn0+2+zLF/Z8Au5YzBuBzLmaOabe3I8/Z0QV9gV4/+yF8IZvgP+zR8PfBF&#13;&#10;3HcQalp2mLLqEFzNHM0N7OzXFzGHj+RlSaaRVIJ+VV+ZvvH2CgAorn/H/j/w98LfBureLPFmrW+h&#13;&#10;+HtKhM95fXJO2NcgAAAEszMQqooLMzKqgkgH81fid+118bf27PH2t/DX9mO0uND8E6fNam+8bLNJ&#13;&#10;p92U80r5zXBYG3gdsMsMam5dIHOMGSFQD61/ad/4KAfCj9mH+2tH1XVv7b8fWNklzB4U09JDLK8n&#13;&#10;+qSWcIYoMgh23neIyGCPuRX/ADAuvCXx7/4KGfCv4j/E7/hOP+Eom0HWop/+FX2N5MfKj8h/31rZ&#13;&#10;biibUbZEMGSfZdfM0q4m/Qr4A/8ABK/4NfCXwbe6f4s0q3+JviHUYbi1vNa1aBoVWGUgBLaASMLd&#13;&#10;lVRiZWMwZnKyKGCL+cH/ABcP/glD+1x/zD/EcMll7JFrmjTTf8Ce2l32/uUkh/5axH94AfIFf0+/&#13;&#10;Crwn4Y8D/Djw5ongvRv+Ef8AC1rZR/2fpzWsts8MbDf+8jlAlWUliz+aPMLsxf5i1fmB+w3+wbb/&#13;&#10;AB0+KmtfG34j+Av+EX+HeoXra74U8HOITZ3iTzzPGrxrtb7NAoj2o0SJOrxsMxBkf9aqACiivzA/&#13;&#10;au/au8X/ALZfxHf9nH9nF/t2lXW+HxH4sglK29xACFmUTKDssV3ASSjJnJEcYZGAuAA/au/au8X/&#13;&#10;ALZfxHf9nH9nF/t2lXW+HxH4sglK29xACFmUTKDssV3ASSjJnJEcYZGAuPSm+CFj+yX4e+FP7PXw&#13;&#10;t1O40nxl8VdTmXxJ4+VFhvpdPsrczX728vzm3n8txHbLsdY98hLLITM30V+yj+yj4Q/ZK+HCeG/D&#13;&#10;afbtVutk2s+IJ4gtxqc4BAYjJ2RLuYRxAkICeWdnd6v7W/7K1j+1N4N0Syi8QXHgrxZ4e1OLVdD8&#13;&#10;U2FsstzYSqRvVTuRwrAK2EkQ+ZFC+T5e0gHn95+zL8B/2R7iw+K1z4u1jwBrtjMZNV8Wah4ilnuf&#13;&#10;EpMbyXFtdxT+Yly1wUaVo4YllMkYaLYyjGr8L/8AgpJ8B/i58UD4F0PxRcQ6lcTQ22l3mpWMtraa&#13;&#10;tLIhby4HcAqysBHtmWIu7KsfmbhXzB4W/wCCRPjj4na9a67+0D8aNQ8R3dvutBb6Xcz6hcPahS0Q&#13;&#10;S+vBmLE0jsY/IdcZwwLkr2v/AAUG/Zr+CXg39nXSPBfhDwN4X0P4ma3qem6P4KhsYI7fUr+6+0Qx&#13;&#10;Or3HDyr5Mjh5Lhym54y7eYYzQB+hVfCv/BRb9sDVPBv9k/BD4Raxv+MXiu9t9Pl+xMqy6bBcfJGg&#13;&#10;nZ1W3uZmeIITkpGzSZjJhc+lftyftyeHv2QvBqwQLb658RdVhZtH0FmO1FyV+13W0grArAgAENKy&#13;&#10;lFIAkePgP+Ce37Hc3gm3uPjh8UtPuLn41eLprrUpk1S1jhbR1uJHZ9kScRzzKxdzhWRZPJCR4lDg&#13;&#10;Hr/7FH7KOl/sl/Buy8PbNPvPF99/pPiHW7KJh9tnyxRAzncYoVby04UHDPsRpHFfQFFFABRRRQAU&#13;&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQB8v/tyfsN+Hv2vfBqzwNb6H8RdKhZdH15lO11yW+yXW0Et&#13;&#10;AzEkEAtEzF1BBkSTgP8Agnt+2JN42t7j4H/FLULi2+NXhGa602Z9Uuo5m1hbeR1fZKnEk8KqUcZZ&#13;&#10;nWPzg8mZSn2/XxV+3t+wT/wvjyviX8NJf+Ec+M+i+XcQXNrN9l/tfycGJWlBHlXKbV8qfI+6qOQo&#13;&#10;R4QD3Xx/+1V4C+EXjLVvD/xAvLjwMlrph1ax1fWkRLHWoUA89LKRHYyzxMUVrcqsx3oUR1YNX56/&#13;&#10;8XD/AOCvXxk/5iHgf9nTwre+wlnkA/FJb50b/ajtY5P4i/8ApHqv7Pv7QXhD/goJ8ONW/Z+/aB0n&#13;&#10;+yvijp++NllhFncXU8AZTd2oZf8AR76HD+ZDtwR5hCGJpYo/sD9mL4Z658Gfg3ovgPW4PD6/8I7v&#13;&#10;0+xvPDqSRRX9qpzHdTQuo8m5lyWmVXlUyF3DnftUA5T46fCPVPD37Keo/CX4KeEdPh/tWy/4Ri0t&#13;&#10;pZFistMs7nMd1dzs0iyNtieZyyCWVpXVikmXrtfgv8ELH4U/AXw/8LtT1O48c6bp2mNpl1ca8izC&#13;&#10;9ifdviaNtwEAVzGkJLBYlRCW25PpdFAH5a+P/wBnj4o/8E2/i5q3xa+B9jceLPg1PCbrxH4Wlutz&#13;&#10;WlqjjdFICS7rGJGeK6RXeFRJ5wKCRpvur9mf9qrwF+1f4NufEHgi8uFeym8i/wBI1JEivrFiW8sy&#13;&#10;xq7DbIqlkdWZThhncjqvsFfnV+0Z/wAE6fE/w28VTfFf9lLVtQ8J+M5L0SXvhWzvYrSzmhaSJylt&#13;&#10;v2xiISxiR7actCykhQojSJwD9Fa+Sv8AgoF+x9fftGeDdM8UeAvs+k/F/wAJzJeaPqscjW1zcxRl&#13;&#10;n+yLcKyiNvMKyxO+QkikAxiWRxU/ZR/4KM+EPjleJ4K8cQf8K2+LFlss7/RtYxa293fecYHhtDI2&#13;&#10;/wA3fs/0eQCQGTavm+W719gUAfFX7BP7e3/C+PN+GnxLi/4Rz4z6L5lvPbXUP2X+1/JyJWWIgeVc&#13;&#10;ptbzYMD7rOgCh0h+tfH/AI/8PfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIB&#13;&#10;+Sv29v2Cf+F8eV8S/hpL/wAI58Z9F8u4gubWb7L/AGv5ODErSgjyrlNq+VPkfdVHIUI8Pxq3xk+K&#13;&#10;P/BSXxl8Kf2fvGOh3GgXHh3U5rvxtqMMXkSzC3BjeeSI27GynSMzw7T+6e4uVBWMbFUA6D9jH9ln&#13;&#10;XP2hP2mr79oLwda/8Ke+Fmm+Jm1DQLa1tZIn1OFLjElrFEJ8RxPCJI5mVzCryPFGjIrJH+v9ZPhP&#13;&#10;wtpfgfwro3hvRLX7Fouj2UOn2Nt5jyeTBFGscabnJZsKoGWJJxySa1qACvgD/gqN8P8AXPAF54A/&#13;&#10;ab8Dt5PinwBewWmpbpZFSeweb90JMTITEJpXheOMbpEvm3MFjr7/AKyfFnhbS/HHhXWfDet2v23R&#13;&#10;dYsptPvrbzHj86CWNo5E3IQy5ViMqQRngg0AZXwq+Jmh/GT4ceHPG3huf7RouuWUd7BudGeLcPmi&#13;&#10;k2MyiWNt0bqGO10Zc5FdXX5V/BXx14n/AOCYP7R118H/ABrY+d8EvGmtPdaD4iuJYl+zeY0cKXUl&#13;&#10;wVjQ7EECXUb7fL2iVPlIE/6qUAFflX/ykb/4KOf9BX4MfC//ALbWN75Un/ba3k+13I/2POtLfs0d&#13;&#10;e1f8FB/2rvF+ja9ofwE+Bz/2p8WPFW6G+bS5Sb3SIGVWRUOAkMsqF3MrODBFGZCF3xyp7V+xR+yj&#13;&#10;pf7JfwbsvD2zT7zxfff6T4h1uyiYfbZ8sUQM53GKFW8tOFBwz7EaRxQB9AUUUUAfCv8AwVS/Zb+I&#13;&#10;fx/+HGla34I1jUNVj8MeZdXPgWIDZfcHN1AFG6S5RSyiNy25Cwi2uWWftf8Agmx+0d4K+OHwFs9A&#13;&#10;8LeG7fwXqXg2GCx1Pw/Yxv8AZIjJvKXEEjEl1mZJnO9mlDiTeXyJZPrWvy1/ba8N+Iv2F/2tNC/a&#13;&#10;b8D6bb3HhPxFN9g17SFuxax3F7JE/nxNHGqnbNHELhZCJcXMTySD/VqwB+hXx0+OnhD9nP4caj41&#13;&#10;8a6j9h0q1/dxQxANcXs5BKW8CEjfK204GQAAzMVRWYfCv7FH7PXxD/aW+Mll+1R8dJv+m/hPw9Nb&#13;&#10;jyvLw3kTJFIG8m2i3l4AP3jyYnLdHnt/s6/Afx7+3d4y0L48/tIW1uvhGyhRvCPgKGB4rGdSFJu5&#13;&#10;IHZj5EjKr4dma4wu4/Z0jST9H6ACuf8AH/j/AMPfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLM&#13;&#10;zEKqKCzMyqoJIB8//aY/aq8BfsoeDbbxB43vLhnvZvIsNI01Elvr5gV8wxRs6jbGrBndmVRlRnc6&#13;&#10;K3wX4d+Efxy/4Kka83iT4o6hqHwv+CVnex3+h+H4rPD3iSLGQYC6oZs25JF7KHQPM3kxlWkRAA+M&#13;&#10;XxI+Jf8AwVG+I8fw3+E9vqHhz4B2F6V1XxfdWkqW+oPCUZpJc7d23fG0NnkOxZJZdmAbf9CfgP8A&#13;&#10;s6+Av2bfBtt4d8DaFb6ciwxxXmpNGhvtSZC5El1MFBlbdJIQD8qbyqKi4UeK/s8ftJeAvFXxQsfg&#13;&#10;l8A9K0dfAngeGY61qb3SJDJbqhSMaZGHMt2zXUgMt048vCO26RriJz9a0AFFFFAHj/7TH7M/h79p&#13;&#10;bwbbafqFzcaB4n0eb7f4c8WablL7Rb0FWWWJgVJUsib49w3bVIKukbp81TXHhL/gnv8ABLRPiH8c&#13;&#10;J7f4kfH9obiwsdSuNVudUvr9lmuDFFZzXgL2kCQ3QWaSNEX5zkSO0av9FftXftXeEP2Svhw/iTxI&#13;&#10;/wBu1W63w6N4fgkC3GpzgAlQcHZEu5TJKQQgI4Z2RH+K/wBlH9lHxf8Atl/EdP2jv2jk+3aVdbJv&#13;&#10;DnhOeIrb3EAJaFjCxOyxXcTHEcmckySFkYm4AOq/YX+Bfi/9oz4j3X7UHx8077dqt15MngjTLolb&#13;&#10;eygBdluI7VgdkS7kNuWYkkyTkM7RzH9FaKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#13;&#10;ooAKKKKAPir9vb9gn/hfHlfEv4aS/wDCOfGfRfLuILm1m+y/2v5ODErSgjyrlNq+VPkfdVHIUI8J&#13;&#10;+wT+3t/wvjzfhp8S4v8AhHPjPovmW89tdQ/Zf7X8nIlZYiB5Vym1vNgwPus6AKHSH7Vr5f8A25P2&#13;&#10;G/D37Xvg1Z4Gt9D+IulQsuj68yna65LfZLraCWgZiSCAWiZi6ggyJIAfUFFfnB+yL/wUMvvhvqt3&#13;&#10;8Ff2nri48K+NvD80en2viLVwzC6BZVSO8lXcAwV1dbsnypYvndwR5k36P0AFeP8A7VXj/wARfCL4&#13;&#10;R3nxA8P6to9inhSZdV1PTdcIjg1qyVHSSwWfBME8jSIYXVWzMkSFSsjCvYK/Gv8Ab2/aktP2t/jJ&#13;&#10;F8L9K8TafovwS8JXsd9qvjO1sLjU4jIAIZL1vJiLmJHuDbRKmI5ZJVYylZI2jAPar7wL+zz/AMFY&#13;&#10;dBl1vw9ff8K8+OMVla3Gq4iea4hjjZomWWItHFexYIUTxkSKPsocoMQmr4A/bS+Mv7E/jLSfhx+1&#13;&#10;PpFxrfh7UJhFpXj22lWdo7SIGFpCY0zdruWGRhJtulWVndZC8aVq/t0fGL4JfAn9nX4d2Xwk1TR7&#13;&#10;fxto0yXfw7vvCNxHdHTYkuPLvZ3mVyHgmVLiGRZTILiUtvWQxyNH9vx6Jpf7QnwPsLLx/wCD/s9h&#13;&#10;4q0a2n1XwvqgYvaPLEkjQOSqOssTnAcBHV4ww2sBgA1fhn8VfCHxk8KweJPBPiPT/E2izbR9p0+Y&#13;&#10;P5TmNJPKlX70UoWRC0bhXXcNyg0ad8KvCGk/EfV/H9n4c0+28Z6vZQ6ffa3HCBcTwRElEZv++QSO&#13;&#10;WEUQYkRRhfgD4mf8E8/iv+zf4qn8a/sjeMtQ02O53Pf+ENQ1GP8AeOZHSJYvPX7PcRRx3Em1bo74&#13;&#10;/LLLJI7gL2v7P3/BWbwV4u1VfCPxg0i4+FHja2m+wXUt2jnTTdK0cTq5YeZaN5rS5SYFIljO+bPF&#13;&#10;AH3rRVTSdWsde0qz1PTLy31HTb2FLm1vLSVZYZ4nUMkiOpIZWUghgcEEEVboAKKKKAPmr9vr9lG3&#13;&#10;/as+B93ptmmzxnoPm6n4fmjihLzTiJgbNnkK7Ip/lUkOoDpE7bhHtPmv7Fv7evh7xd+x/q/ibxvq&#13;&#10;dw3iH4Z6YkXiR5siW9UB1s5I5ZpSJp7lYgmGdWa43DaoeMt9v18AfHT/AIJC+EPjF8cNR8d2HjfU&#13;&#10;PC2la1e/2hrOhxWIunmneUvcvBcPKPJ83JIDRyBHZiAU2xqAc/8A8ExvhD4i+K3j7xh+1V8Ro7e6&#13;&#10;1fxTNcReHh5wnECmV47mSNZN7wrGI1tYR5gYRLMpUoyMf0frJ8J+FtL8D+FdG8N6Ja/YtF0eyh0+&#13;&#10;xtvMeTyYIo1jjTc5LNhVAyxJOOSTWtQAUUUUAFcp8SPhV4Q+MGg2+i+NfDmn+JtKt72DUIrTUYRK&#13;&#10;iTwtuRwD+KsOjo7owZHZT1dfL/7Tn/BRD4Tfs26VNE2r2/jbxZ51xZp4c8O3kM01vcRKQy3jhiLV&#13;&#10;RJtjO4GTLHbG+x9oB9QV8AftC/8ABTD+3PFUPwo/Zq03/hY3xC1nzbCDXbYZs9PuRIVLQrImy52o&#13;&#10;kshmLC3RRHIWlTeo80vPhn+05/wU0t7DWPFGoW/wW+Ct7CZrDS4XllbUrd5Hlhmktg6m6YNFb/PO&#13;&#10;YY9pWWBPmbd96/s9fsxfDz9l/wAKzaJ4B0X7B9r8p9Q1G5lM15qEkcYQSTSH/gTBECxq0khRF3HI&#13;&#10;B8a/Dn9g7w94It9c/aD/AGwPFFv4q8QyQx6vqVjqTE2OlzCQFUlMTYu22rBCluieTy0KJMDGR0Hh&#13;&#10;/wD4LAfAT4halqXhvxb4e8QaJ4b1DzLQ3ms6bDeWc1q1uC4uoYnkcb3MsXlqkqldjMwDsqfdPiDw&#13;&#10;nofiz+zf7b0bT9Z/s29j1Kx/tC1Sf7LdR58u4i3g7JV3Ha64YZODzXxB+0h+zj8Ovgp8XPFPxp8Z&#13;&#10;eEtH8U/CDxlDHp3jOwuNNtjc+HruZ0hi1ezdYxMVd3KzLA6zeZOZx5pVVjAO18feH/A/x48K+HPi&#13;&#10;d+zRqXg/Vvix8ObK2l8Nx6dPBHELCSNlOk3sAAMMUtubhI45BC0Umdrw/vTX0B8C/jFpfxz+HGne&#13;&#10;JrCP7Bf/APHprOiSs32jRtSjAFzYzq6I6yxOSp3Iu4bXA2spPxr4y/4JGfC7xfcaV4y+Dfj7WPh7&#13;&#10;cSTWup6Zeafcf2rYxRLGGjltH8xJgzOI5lm+0OBk7Rgrt4r9lH9lf9qL9kf9ppNavdP0/wCI3hbx&#13;&#10;dsi8V6pZ+IzsXzbgs144uTFLLcwndJkxSbkmlRWDSEqAfp/Xin7V37V3hD9kr4cP4k8SP9u1W63w&#13;&#10;6N4fgkC3GpzgAlQcHZEu5TJKQQgI4Z2RH4r9uT9uTw9+yF4NWCBbfXPiLqsLNo+gsx2ouSv2u62k&#13;&#10;FYFYEAAhpWUopAEjx+Ffs4fsH+J/jzr2lfG79qzUdQ8S+L5fIk03wjfRxQ29vaxq3lJe26xhVyzC&#13;&#10;T7MgRQd3nB2lljUA5X9lH9lHxf8Atl/EdP2jv2jk+3aVdbJvDnhOeIrb3EAJaFjCxOyxXcTHEcmc&#13;&#10;kySFkYm4/T+iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAPFP&#13;&#10;2rv2UfCH7Wvw4fw34kT7Dqtrvm0bxBBEGuNMnIALAZG+JtqiSIkBwByrqjp8QfC/9pj4s/8ABOXx&#13;&#10;l4U+D37QVtb658M5YSmk+MNNE101rDiMBYpCFM0FuxKPA0YmjWRSm6MQxv8AqVXP+P8AwB4e+KXg&#13;&#10;3VvCfizSbfXPD2qwm3vLG5B2yLkEEEEFWVgGV1IZWVWUggEAHyr+0h4X+OHjrwb4p8afs0/Fy38V&#13;&#10;aJ4rhjtl8Pwz2ki27Apb3FzpOp7wIWC24UxM21We6kRhMUAyv+Cfug/C79lv9j/U/GN94mt7e4Ez&#13;&#10;3PjbUdStPstzpOoRBY30qWIr5waBzsSJtzSSTM8a4nRa8K1r9n345f8ABMvxVJ47+Ferah8Tfgvb&#13;&#10;/aL/AF7w3cy+V9ngMiK5mgDENKIVhIvYI8r5MhkjSFSsntQ+KXw8/wCCmH7L/j7wJ8P9T0/wZ8Sd&#13;&#10;esrXVdX0bULciWK6gmg2vJIqr9piP2SCH7Qgdo43g3orbYqAOU/4JhfDT4WfHD4H+Ltb1j4TeD7i&#13;&#10;0t/GeoWukW2qaNa6hcWFg0VvcRWr3csXm3Hlm4dRJKSxGBwAqj9Fa8/+Bfg24+Hfw407wu/hDw/4&#13;&#10;HsNJ/wBG0/SfDeqzalbrAAG3tNLbW7mVnaQtlWLH52dmdsegUAFeP/tA/sl/C79prSmt/HXhi3vN&#13;&#10;SWHybXXrT9xqVoAsgTZOvLKjTO4ik3xFiCyNivYKKAPzVvP2bP2ov2FvtN/8CPFv/C1vhtb+bN/w&#13;&#10;hGuxmWe1j/0qTbHBuXdt3qxNpJFJPM65gZRiur+Cv/BXjwJqn2rQfjRouofCzxfpe+C+b7HPdWbz&#13;&#10;x+WkieWiG4glMhm/cujBFjwZSxxXf/tRftZ+L/2RfjJ4Ntr/AE3/AIWT4Q+IF7LBp+g6TYGDWNJe&#13;&#10;EWERSCQOy3vmNLNIsLRxuXlC+btAA7Zpvgf+3bpWqeGPEvhG41TV/DsNpLqeh+KNFu9K1fQWu1WZ&#13;&#10;I/MZUeJnEA3GCQq6oMsyMNwB7p4W8WaH440G11vw3rOn+INFut3kajpd0lzbzbWKNskQlWwyspwe&#13;&#10;CpHUVrV+aviD/glD4v8Ag34q03xX+zZ8XdQ8M61D5cVxB4muCnmoJDK26e2h2yxFo7cG2kgZG2sW&#13;&#10;YjCVlf8ADcX7Wv7LOm4+OnwY/wCEs0W1svOl8QWYW22vLcbImuLy0E1mmOYxEI43O6Ik5OXAP0/o&#13;&#10;r4q8C/8ABXn9nnxd9u/tXUvEHgr7Ps8v+3dHeX7Tu3Z8v7GbjG3aM79v31xu5x9K6d+0J8LNY0HV&#13;&#10;9bsPiX4PvdF0fyf7S1G3161kt7LzWKRedIJNse9gVXcRuIwMmgD0Civl/wCL3/BSj9n/AOEFvIJf&#13;&#10;HFv4w1IQxzxab4QA1JplaTZgToRbqy4Zijyq20ZwdyhvnW+/4Km/Ev43a9Lov7OfwO1DxH5N7awv&#13;&#10;q2uxS3CRpMrKFuIrdljtcyhsSyXJTZExIGTsAP0qr5K/aB/4KcfBL4IaUy6Z4ht/iP4hlh8y10vw&#13;&#10;rcx3UJJWTYZrtSYol3xhWALyqJFYRMDXzr/ww7+1r+1Npufjp8Z/+ET0W6svJl8P2ZW53PFcb4lu&#13;&#10;LO0MNm+eZBKJJHG2IEZGE+lfAv7H/wCzj+xT4EvvF+paPp7x6Hs1C58X+MFS+vIXilZoXiym2KUN&#13;&#10;IqILeNHdliGHfaaAPn+z8dftfft7fZn8K2P/AAzv8J7rypf7YaWRdRu4T9lk3wzbUnmyC0kbwpbw&#13;&#10;upeN5Wr6A/Zo/wCCbvwg/Zx+war/AGX/AMJr4zt/Ll/4SDX41l8iZfKbfa2/+rg2yxb0fDTJvZfN&#13;&#10;YV5/4Z/4KEf8NWfGSb4TfBLUNP8AB3mWV3N/wnPiy286WbyxIm3TdO3p50pzDOpnkXEcc5eA7MHt&#13;&#10;fhz8C/EvwI/aX1zxj4S8U6x8WtC8ZTR6X48tdW1CwOp6PqCKJrS+yEiUwRwThDaJsZI543jSVQiI&#13;&#10;AfWtFFFABVTVtJsde0q80zU7K31HTb2F7a6s7uJZYZ4nUq8bowIZWUkFSMEEg1brlPiZ8VfCHwb8&#13;&#10;Kz+JPG3iPT/DOiw7h9p1CYJ5riN5PKiX70spWNysaBnbadqk0AfIH7LZ+M+peKtY8M/DnxZ4fvP2&#13;&#10;afD/AImEWieKtTs7i41G402ORZJdL0x3kZbi2hZHsvtUu75WZoXby1SOp+0x/wAFHppvGVt8If2c&#13;&#10;bC3+JPxF1yHyLfXtNuI7ix0+ZwrKYuDHcMkXmO7syww4UuXCyovlXi34/fGX/gpd4yPgP4NWWsfD&#13;&#10;z4H3MLWPiDxPqVkoadcRPcJLKhYBgroiWkMu6RZGMreU7CL7V/ZV/Y78BfsoeDbPT/D+n2+o+J2h&#13;&#10;ZNT8WXNqgvr5nKNIobkxQbo02wK20bFJ3vudgDxX9hv/AIJ52Pwht2+Ifxct7fxj8X9XmXUZZNUK&#13;&#10;3y6PKZBNuSR9wku/MAd7kEkMNsbY3SS/b9FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#13;&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAV8K/tKf8ABMfS/EuvDx/8BdZ/4VB8Sbfykhj0udtO0tk2&#13;&#10;tFKyfZk8y2laJwC0WUbYQ0e6V5K+6qKAPzg+EP8AwU58VfCnxlH8Of2qvB9x4I1eCGTHiqGylVZx&#13;&#10;GPLWSS2jVxKsskVx/pFsTEWKhYwgZx+imk6tY69pVnqemXlvqOm3sKXNreWkqywzxOoZJEdSQysp&#13;&#10;BDA4IIIrivjF8Afh5+0BoMekfEHwnp/ia0hz5ElwpS4tssjN5M6FZYdxij3bGXcFw2RxX566t+yt&#13;&#10;+0R/wTz1W88XfAbxBcfE/wABNM/2jwTd20882Z2KCR7KFgJ2jWO1zcQGOUkHMawh6AP1Kqpq2rWO&#13;&#10;g6Veanqd5b6dptlC9zdXl3KsUMESKWeR3YgKqqCSxOAASa+Sv2Uf+Cmnw0/aWvE0HUk/4V54zbYI&#13;&#10;tK1i9ia3vneYxpFaXJ2edKcxfu2RHJkwiyBGYYH7c2tftOWPwv8AiZ4c8O+CtH8b+E/EUP2DTtW8&#13;&#10;IJKNX0yykdEuIruwl843TSxyvCJLYjYqSTMI8qqAHhX7JOo2/wC3d/wUQ8X/ABqvdI1D/hDPB9lA&#13;&#10;+i2OqXMNwLOfaIbNXiYNt3bLy7CxcRTgHzCcGT9VK+P/APglnY/DzQ/2U9B0zwV4m0/xDrU//E38&#13;&#10;TR28pW4tb+fK+XNAzs0WxYBCrYVZRb+aow5J+wKACiiigDyr4pfsq/CD40/2nJ4y+HXh/WL/AFLy&#13;&#10;vterfY1g1GTy9mz/AEyLbOMCNF4cZUbT8pIr5q8U/wDBG34CeINeur+wvPGHhm0m27NL0vVIXt4M&#13;&#10;KFOw3EEsp3EFjukbljjAwB0H7bek+KvH37RX7N3w80D4i+KPh3pviabXm1S68L6jLazTxWtvbXGz&#13;&#10;5HUFiqSIrMGCGUttblT8lftOeG/HHwX/AG0PhP8ACLRPjz8YLrw34s/sn7ddah4wne8j+1ajLaye&#13;&#10;UyBUGEjBXcjYYnORxQB9/wDgX9gP9nn4d/bv7K+E/h+7+2bPM/t2J9X27N2PL+2NL5f3jnZt3YXO&#13;&#10;dox9AV8FL8KvFX7Ov7cfwB0i0+NHxI8a+E/F0OureaL4v1+W9US2lhI4c4Ko6kzRkKY8q0W7cdwC&#13;&#10;fetABVTUtJsdat0t9Qsre/t0mhuViuYlkVZYpFlikAYEBkkRHVuqsqkYIBq3RQB+av8AwVG+Geuf&#13;&#10;Bv4j+AP2o/h9B9n1rQ72Cy13yUkVJdp/0aW48lVYxSL5lpMzyjcj20SjBNegfsgaT8X/ABR8dtU/&#13;&#10;aBmPg/UPht8YLK2a80vw7qzTT6N9mtStnJMZYF82WHyntJkikH764digWPCfWvxr8E+FfiN8I/F/&#13;&#10;hzxvLb2vhO/0yePUby5aJFs4ghY3IeVWSNoSolWRgQjRq38NfnB/wT78RftLeC/Aniv4aeAPCPh/&#13;&#10;xZ4bs9an/sX4ha/qVyPDtvtlljuPspUb722le2fZ9mC+XLMzyZEmAAfoT8MfjPD4++InxP8ABF3Z&#13;&#10;2+m+IfA2p29tPBbXMlys9ldWyXFncl2hjCM6mRWiBfY0LfMwZWPpdfFWuXXwg/Yd+I/jD4x/Fv4j&#13;&#10;/wDCR/GLxZZeVNa2NssDvagsYILLTY2Zo4itnBD59zI6l7dczIXfd4VZ/Ez9pz/gppb3+j+F9Pt/&#13;&#10;gt8Fb2EQ3+qTJLK2pW7yJFNDHclFN0waK4+SAQx7S0U7/Mu4A+iv2rv+CjPhD4G3j+CvA8H/AAsn&#13;&#10;4sXu+zsNG0fF1b2l95wgSG7Mbb/N37/9HjBkJj2t5XmI9eK/DP8AYT+Jf7XniqD4oftU+INQh0y5&#13;&#10;26hpHw/0+6lg+wh5E3QSxMCLSJoYYlaOJvPbeDJJHLG276V/ZR/YF+Gn7Kdml7ptp/wlHjNtjy+K&#13;&#10;NYgia4hfyTG62gC/6NE2+U7VJciTa8kgVcfStAGT4W8J6H4H0G10Tw3o2n+H9Ftd3kadpdqltbw7&#13;&#10;mLtsjQBVyzMxwOSxPU1rUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#13;&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHz/APtGfsL/AAg/ac8688VeHf7P8SSY/wCKm0JltNRO&#13;&#10;PKH7x9rJP8kKxjzkk2KWCbSc18q2fgX9r79gn7MnhW+/4aI+E9r5UX9jtFI2o2kI+yx7IYdzzw4A&#13;&#10;aONIXuIUUPI8S1+lVFAHxr+z9/wU1/Z/+J0a/bdRt/hj4s1ebztRsdeiEEM1wlrGGma+VfJdQkSw&#13;&#10;o8zRyMIUXYvyKfsqvn/9oz9hf4QftOedeeKvDv8AZ/iSTH/FTaEy2monHlD94+1kn+SFYx5ySbFL&#13;&#10;BNpOa+S7z9jr9qj9kPxDYXf7PfxBuPiB4JhmMcPg7XLyONbeF7h53jeCd1typ2IrzwPDMzTSbUQF&#13;&#10;moA/TSivzq+Hf/BWW48F3lj4b/aM+F3iD4ceJLjypEvrPTZord4JJpENw9rcETxRIFUZjM5cpLgK&#13;&#10;QEP2V8If2lPhd8ereOTwF450fxFcPDJcnT4Z/Lvo4kk8tpJLWTbNGu8qNzoAdykZDKSAel1+Vf7f&#13;&#10;X/KU39nL/uXP/T5cV+pOrSX0OlXkmmW9veaksLta293O0EMsoU7EeRUcopbALBHIBJCtjB+APjP+&#13;&#10;yP8AHX9oL9pL4WfHC40TwP4QuPC0OlSyeFrvxRdXMztbXj3hjeePT9iMTL5ZKCRQVJDOCKAP0Kor&#13;&#10;lPhvrXi/XtBuLjxr4X0/wlqqXs8EVjp2sHU0kgRtqTmUwQ7fMwXVNpIRk3bXLIlvxt8QvCvw10qL&#13;&#10;U/F3iXR/CumzTC2jvNbv4rOF5SrMIw8jKCxVHO3OcKT2NAHQUV8K/Ej/AIK8fCjSby30b4a6L4g+&#13;&#10;LHiS+8iPT7bTrOSyt555JvL+zlpU8/zccqEgcMWRQcltvmt5pv7b/wC2f4hsJ5XuP2dPh08xuIhD&#13;&#10;cvY3yRpcPHiRUYXks/lyMdji3t5PJV8RkqxAPrT9p39p34CfC/wrrWifFLWvD+vbNi3Pgt4odTvL&#13;&#10;iQR/aYY3sju27tiMrzBIwzRkuuVNfGurftkftKftzareeHP2ePBtx4F8EtM9ndeL7tgJlTcY3L3b&#13;&#10;Dy7dhFcQSmG3ElyhQtHI4r3X9nP/AIJR/CD4L+TqXiqD/haXiRc/6Rrtsq6dHnzV/d2OWQ5SRQfO&#13;&#10;aXDRq6eWeK+1aAPiD9mf/glz4K+G9xc+Kvi3Nb/F/wCIOoTfbLi41aN5rG3lkjbzx5crEXbNJJIx&#13;&#10;mnXJxGyxxsCW+36KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#13;&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA5/xt8PfCvxK0qLTPF3hnR/FWmwz&#13;&#10;C5js9bsIryFJQrKJAkisAwV3G7GcMR3NfIHxQ/4JA/AfxppQj8L22sfD7UooZliuNN1CW8hklZR5&#13;&#10;bzx3TSF1RhnbG8RYMwLfdKlFAHmmsfswfty/A/8A4SG6+HHx1/4WNYSfZ/JttduhNqNxjAby4tQS&#13;&#10;aC32mSQnbcDesak5bag8/wDiD/wVi+PfwR17xV4H+IPwy8H6f4+sfsnkLbzTG3st6rM3nIlxKLjf&#13;&#10;DJHt2TR7Cctv+6CigD0DWPAP/BQz4/f8JDb6r4j8P/BzSpvs/l6fZ30NvnGCfs1zZrc3SfNEGffM&#13;&#10;ufNKjKEqvQeCf+CNPgJdVl1r4lfEDxR8Qtdn1M6hdTRlLCG+VmV3S43GaZ2d/MLyLMjEPxtYbiUU&#13;&#10;AfX/AMIf2a/hd8BbeOPwF4G0fw7cJDJbHUIYPMvpInk8xo5LqTdNIu8KdruQNqgYCqB6XRRQAUUU&#13;&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH/9lQSwMEFAAGAAgAAAAh&#13;&#10;AECnuRLgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk4yVkMYppd12&#13;&#10;KoO1g7GbGqtJaGyH2E3Sfz/1tF6ExJOe3pevJtOKgXrfOKsgnkcgyJZON7ZS8H14f05B+IBWY+ss&#13;&#10;KbiSh1Uxe8gx0260XzTsQyXYxPoMFdQhdJmUvqzJoJ+7jixrJ9cbDDz2ldQ9jmxuWplE0UIabCx/&#13;&#10;qLGjTU3leX8xCj5GHNcv8duwO58219/D6+fPLialnh6n7ZLLegki0BT+L+DGwPmh4GBHd7Hai1ZB&#13;&#10;mvCiAoa6idGCYY7cJFEKssjlPUPxBwAA//8DAFBLAwQUAAYACAAAACEAN53BGLoAAAAhAQAAGQAA&#13;&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sKwjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsH&#13;&#10;SRT79wbcKAgu517uOUy7f9qJPSgm452ApqqBkZNeGacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxG&#13;&#10;aTQhsUJxScCYc9hxnuRIFlPlA7nSDD5azOWMmgeUN9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2H&#13;&#10;wUg6eHm35PIPBTe2uAsQo6YswJIy+A6b6ho08K7lX491LwAAAP//AwBQSwECLQAUAAYACAAAACEA&#13;&#10;2vY9+w0BAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#13;&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD4BAABfcmVscy8ucmVsc1BLAQItABQA&#13;&#10;BgAIAAAAIQDNYfkaVgMAAM8JAAAOAAAAAAAAAAAAAAAAAD0CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#13;&#10;AAoAAAAAAAAAIQDgbQOKj00BAI9NAQAUAAAAAAAAAAAAAAAAAL8FAABkcnMvbWVkaWEvaW1hZ2Ux&#13;&#10;LmpwZ1BLAQItABQABgAIAAAAIQBAp7kS4AAAAAsBAAAPAAAAAAAAAAAAAAAAAIBTAQBkcnMvZG93&#13;&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAAAAAAAAAAAAAACNVAEAZHJz&#13;&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAB+VQEAAAA=&#13;&#10;">
-[...1 lines deleted...]
-                  <v:rect id="Rectángulo 3" o:spid="_x0000_s1028" style="position:absolute;width:6250;height:7650;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMMblexgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#13;&#10;FITvC77DcoTe1Y2xiEZX8RfaXtXoAxyzx2wwezZmt5q+fbdQ6M3AMMw3zHzZ2VrcqfWVYwXDQQKC&#13;&#10;uHC64lLB6bh/mYDwAVlj7ZgUfJOH5aL3NMdMuwcf6J6HUkQI+wwVmBCaTEpfGLLoB64hjtnFtRZD&#13;&#10;tG0pdYuPCLe1TJNkLC1WHBcMNrQxVFzzL6vg89VRukv9Oi/t1HTn48f7DcdKPfe77SzKagYiUBf+&#13;&#10;G3+IN61gBL9/4heQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATDG5XsYAAADfAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" filled="f" stroked="f">
+              <v:group w14:anchorId="53430943" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:4.1pt;margin-top:0;width:49.3pt;height:60.4pt;z-index:251658240" coordorigin="50329,33964" coordsize="6261,7670" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDNYfkaVgMAAM8JAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu2zAMfR+w&#10;fxD03jpxLm2MJsWwrkWBbivaDXtWZDkWZkuaJCfp/mbfsh8bKV+SXtdm6B7qSjJDHR7ykD46XpcF&#10;WQrrpFZT2t/vUSIU16lUiyn9+uV075AS55lKWaGVmNIb4ejx7O2bo5VJRKxzXaTCEnCiXLIyU5p7&#10;b5IocjwXJXP72ggFLzNtS+ZhaxdRatkKvJdFFPd642ilbWqs5sI5OD2pX9JZ8J9lgvvPWeaEJ8WU&#10;AjYfnjY85/iMZkcsWVhmcskbGGwHFCWTCi7tXJ0wz0hl5T1XpeRWO535fa7LSGeZ5CLEANH0e3ei&#10;ObO6MiGWRbJamI4moPYOTzu75Z+WZ9Zcm0sLTKzMArgIO4xlndkS/wNKsg6U3XSUibUnHA7H8bjf&#10;B2I5vDoYH/QOG0p5Drzjr0a9QTwZjigBg8FgMh6OO4sPT/qIWgDRLVjdpoYL+C8tkemUxpQoVkKJ&#10;ndnKaBJjatH4BRE+ivXZ0QITG454vh1hx1EfkT0aHcjAbTLt/i3T1zkzIhSQQx4apgYtU1cgj9+/&#10;1KIqNBnUfAW7rhxc4qAynl8Lo64SYLUdJUuMdf5M6JLgYkotXB0Ew5YXztemrQnep/SpLAo4Z0mh&#10;bh0Ac3gCVdGiw5Vfz9dgjcu5Tm8gUmf4qYS7Lpjzl8yCqvuUrEDpU+p+VMwKSopzBQRP+sMY6tNv&#10;b+z2Zr69YYrnGhoI95aSevPeh4ZSo3xXeZ3JENEGTAMXMltDfPUUDx9K8fBFKY7jCUhqU82tBka9&#10;g7qU43gYiqYr5f+S5KD1IKENvTvmejg66EHBPpDr5k2ba79bpo3kCfw1bRtW98T89/EGv/IV1mo9&#10;Istn+SiZ/V6ZPZgwhnk5l4X0N2FaguIQlFpeSo66xs2mL4AI6g4a2gYZYbm0FmgP0hWZsFeiAK9L&#10;cSWc/An9tlb6Pb/zQhrUMLHaf5M+D05RhKgTfNmEBNq5M8weYKUelCeaV6VQvp78NuDQyuXSOEhj&#10;Isq5gEFgz9P6ElaYnH3U6anE1gBlirfi7c5ybH2huzhvhec5GmAILeo68ie73/BwggyxpFUGzsKm&#10;y/cPw/x5TWkg2hpfAA7b0GWaCd6s4ashRN584eBnyfY+WG2+w2Z/AAAA//8DAFBLAwQKAAAAAAAA&#10;ACEA4G0Dio9NAQCPTQEAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4AAQSkZJRgABAQEAAAAA&#10;AAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMU&#10;FRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAHXAZoDASIAAhEBAxEB/8QAHwAAAQUBAQEB&#10;AQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1Fh&#10;ByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZ&#10;WmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXG&#10;x8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAEC&#10;AwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHB&#10;CSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0&#10;dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX&#10;2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9U6KKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAr41/a6/4KPeHvgXqtp4I+Hlhb/FD4oahNJYppOm3Bmh0&#10;643NDGk4iDNJP54C/ZEKyEBtzRkx78r/AIKBftVeItHuNM+BHwSvLjUfjV4omS3uIdJQNPpdk8bM&#10;x87eBbzuu1g5/wBVCJJSYv3Uh7/9hv8AYb8PfsheDWnna31z4i6rCq6xryqdqLkN9ktdwBWBWAJJ&#10;AaVlDsABGkYB4Bpv7Kv7Zfx/8Qv4n+JHxxuPg/bzwzCDQfCd7MzWZFwxjhaC1lihZdjMRMbiaXaI&#10;lck52Hgn/giP8OrHSpY/F3xC8Ua5qRmLR3GiQ22mwrFtXCGORLgltwc7t4BBA2jBJ/R+uU8dfFjw&#10;R8L/ALD/AMJl4y8P+Evt2/7J/buqQWX2jZt3+X5rru270zjONy56igD4V/4dA/8ACB+Kv7X+EXx5&#10;8YfDnzLL7JcSeT515LmTcw8+2mtf3R2xfuyp+aPO48BcCSz/AG+/2R/DNvdrf6P8dtChhliexVZ9&#10;Yu7VnnjKyMSkF7OxMjKoV5lRA+5VVUI+/wDwT8bvh18StVl0zwj4+8L+KtShhNzJZ6JrNteTJEGV&#10;TIUjdiFDOg3YxlgO4rtaAPlX9kP/AIKIfDz9qz7NomP+EO+IUnnt/wAIveTGbzo48N5lvceWiTZQ&#10;7imFkHlynYUTzD9VV8lftpf8E8/BX7U2larr+mW9v4a+KjQxi18QKXEN2YlYJDdxrkMrKQnnBTKg&#10;SPBdI/Kbz/8A4J+/tdeNdW8Zan+zz8cLS40/4oeGoXFnqOpTIJ9SiiCkwy5bM04jYSpNHvE0KtIT&#10;lDJKAfetFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFef8Ax++MWl/s/wDwb8WfEHV4/PtNDsmn&#10;S23Ov2mdiI4INyo5TzJnjj37SF37jwDXoFfmr/wVNvtU+N3xw+B37Oeiy6hb/wBtXqavqUkGnrdJ&#10;GksrW0VyACJD9niTUJJFyibGBLHGUANX/glh8HdU8f8A/CSftMfEuT/hJfHHii9lg0XVNQVZJYII&#10;90NxPFtfbHvYNbqnloY47Yqn7uXbX6K1k+E/C2l+B/CujeG9EtfsWi6PZQ6fY23mPJ5MEUaxxpuc&#10;lmwqgZYknHJJrlfj98YtL/Z/+Dfiz4g6vH59podk06W251+0zsRHBBuVHKeZM8ce/aQu/ceAaAPm&#10;D9tr9trxr4B+KGhfA74HaFb+JfiprkO6e4YJcDTRKj+Wix7wFnVQLhmuMRRxBGZXSQlOU+EP/BJX&#10;RtVuI/Fn7Qni3WPiZ47nmka+hh1edrGaIR+VAklw6rdSsqqrbg8YGFTaVQl7f/BKH4K/a/COv/tE&#10;+KLr+1fH3xCvb/8A0yOTYkdr9rzPuhVERZZbqGRzjcoRIgmzMin7/oA+FfiZ/wAEdfgb4w8+fwxN&#10;4g8BXf2JoLeHT777ZZif5ys8qXIklfllDIsyAqgA2klj5/4W+Onxy/4J9/Ee18N/tA6jqHxB+CWp&#10;3radpXj9h9puLVyTKs0jAtOciRg8E5ZwIW+ztIsJWT9Kq5/x/wCAPD3xS8G6t4T8WaTb654e1WE2&#10;95Y3IO2RcgggggqysAyupDKyqykEAgA1dJ1ax17SrPU9MvLfUdNvYUubW8tJVlhnidQySI6khlZS&#10;CGBwQQRXyV/wUH/Yx1T9o/QdD8Z+AL7+xfix4O3T6VPC62z36BlkWD7SMPFKjrvgcuER3kB2+YZE&#10;8A/Zi8U/Ev8A4J9/tHaL+z38R7r+2/hZ4uvXi8KeIDHL5Uc8jYj+zhQ5TzJnjjmtmOIpJllDBGZ5&#10;/wBP6APkr/gn7+2DfftGeDdT8L+Pfs+k/F/wnM9nrGlSRtbXNzFGVT7W1uyqI28wtFKiZCSKCRGJ&#10;Y0H1rX51f8FFv2c9c+G3jvSf2rfhRDqEvjPw9e2914i0+FpJIJrWGLZ9qcLIsgiEUawTxx/K0Llj&#10;sCSu/wBgfsxftDaH+1B8G9F8faJD9g+174L7S3uEml0+6jO2SFyh+jqWCs0ckblV3YAB6rRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUV5/8Yvj98PP2f8AQY9X+IPizT/DNpNnyI7hi9xc4ZFbyYEDSzbTLHu2K20NlsDmgD0CvP8A&#10;4xfH74efs/6DHq/xB8Waf4ZtJs+RHcMXuLnDIreTAgaWbaZY92xW2hstgc18Af8ADbf7TX7Znir+&#10;zP2cPBX/AAhPhC2vfKm8WatBFPwsm1vPmmRreP8Adz28rW0SSzjYSjSKSK9A+Gf/AASR8MahqUHi&#10;v46eNvEHxW8Z3G2TUEe/lis5f9HSMRPMSbqbymB2yiWLcqRgxqAVYA6DTf8AgsN+z/feMn0Wd/FG&#10;naas00Q8R3Okg2LKgYrIEjka42ybQFBh3Deu5U+bH2/XxV/wUS/Zf8N6h+xT4rsPAnhXT/Dn/CNX&#10;sfi+PTfD1tbafbyvChiupZUCqrbbR5m4w7GGMAtjY3qv7Afjr/hYn7G3wn1X7D/Z/wBn0ZNI8nzf&#10;N3fYney8zO0Y3/Z9+3Hy79uWxkgH0BRRRQAV+av7MGj/APC8P+CrHx1+I914e8mw8F+dpEFx9t3f&#10;Z7+MJpsUm0FS/nW9rfNtKsqbsE7gjH9FPFninS/A/hXWfEmt3X2LRdHsptQvrny3k8mCKNpJH2oC&#10;zYVScKCTjgE1+e3/AARH8E2Nj8F/iF4ujluDqWq+II9KniZl8lYrS2SWNlG3IYtey7iSQQqYAwSQ&#10;D9H6/Or/AILWfEz/AIR/4H+C/BME+oW934k1p72X7O+23ntbOL54psMC3765tZFUqVzDuJBVc/or&#10;XwB/wUe/5Om/Yv8A+xzb/wBLtKoA+3/h74Jsfhr4B8NeEdMluJ9N8P6ZbaVay3bK0zxQRLEjOVVQ&#10;WKoMkADOcAdK6CiigAooooA+P/8AgqZ8C7f4wfsp69rFvp32vxJ4M/4nthNGYUdIEwL1WeQZ8r7P&#10;vlKIyl3t4vvFQp9g/ZC+L03x4/Zo+Hvje7kuJ9S1HTFi1Ce5hjhaa9gZre5kCR/IqvNDIygAfKy/&#10;Kv3R1fxu8E33xK+C/j7wjpktvBqXiDw/qGlWst2zLCks9tJEjOVViFDOMkAnGcA9K+Vf+CPPja+8&#10;Vfsfppl3Fbx2/hrxBfaVZtCrBpImEV4WkJYgt5l3IMgAbVUYyCSAfb9flX4F/wCNXv7cV94b1L/k&#10;jHxQ2fYLxf3MGl/6SywedPcZ3fZPNeOTE3+puEmfLbY6/VSvnX9u39l2x/aj+Aus6Tb6bb3HjbSo&#10;ZL7w1eMi+dHdLhmt1cugVbhU8pt7bAWSQgmJcAH0VRXyr/wTO+OmqfHj9lPRb/X9R1DWfEmg3txo&#10;WpalqIUvdPHtliYOCTJi3nt1Z3w7OjltxO9vqqgD5f8A2mP+Cinwm/Za8ZW3hPxEdY1/xC0Pn3Vj&#10;4cghnbT1IUxi4Mk0YRnU7lQEttAZgodC3V/Af9tz4NftHXFtp/g/xhbnxDNDHKfD+qRtZ3wZo3ka&#10;NEkAE7RrG+8wNIq7clsFSfkD/gm1pNj+0Z+0N+0n8ZdYstY1TQtdml0Swi8QRLNbXOn3czyyWkwY&#10;OrtDBBZR+UrlUjk2kFWQj2r48f8ABKf4JfGS4udT0awuPhtrrwyKsnhlY47F5TGiRPJZspQKhQEr&#10;AYS+5yzFiGAB9lUV+Wurat+2X+wHqt5qep3lx8fPhWkz3N1eXcs19NDAGLPI7sTc2bC3tiSxMtrE&#10;ZiT5jmvrX9lH9vr4aftWWaWem3f/AAi/jNdiS+F9YniW4mfyTI7WhDf6TEuyUblAcCPc8cYZcgH0&#10;rRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABVTVtWsdB0q8&#10;1PU7y307TbKF7m6vLuVYoYIkUs8juxAVVUElicAAk1xXx0+OnhD9nP4caj418a6j9h0q1/dxQxAN&#10;cXs5BKW8CEjfK204GQAAzMVRWYfnXptj8cv+CrHirStU1WLUPhT+zgN0M9pZahv/ALSMMkbSqAQp&#10;u5WmUBJXi8iHymwGlR1lAPSvjx/wUi8ReOvGVz8Lf2WfDVx498YLNJbXniRbMXNjbxkJEJ7Uh9jK&#10;k0y5uZ8W6+WDiVJA4t/Cb/gmzpel+Ktf+L/7UHi7T/iT4plzqd4tzI0Oj2JhkLmaaRzGJolhiiAj&#10;eOOCNPMQxuoQr9afAf8AZ18Bfs2+Dbbw74G0K305FhjivNSaNDfakyFyJLqYKDK26SQgH5U3lUVF&#10;wo+df+ClXjr/AIQv/hSA8V2P2j4MXXjO3bxi6y43+VtktYJodsn2i2O24mkh8l9/2VFDRsVYgGrN&#10;/wAFFPg74R174Q6F4ej+y/DbxR9r0+HxRcabeaNpelpaqkcKQia1SOaIykQsY3VLfblyFr7Ar4V+&#10;On/BS79lLxR8ONR8Paxdah8TdF1j/Qr3QtO0S4jfyyCwlLXQt1XYyIVZH8xXKMoBXcvtX7Lf7b/w&#10;0/a4/ti38Hz6hputaXiSfRNdiigvGgO0C4jWOSRXi3NsJDZVtu4KHQsAe1eLPC2l+OPCus+G9btf&#10;tui6xZTaffW3mPH50EsbRyJuQhlyrEZUgjPBBr4A/wCCN+o6p4W8K/GT4U63pH9na14Q8TLPfSfa&#10;Vl/fzRtbSQYQFf3bacfnV2DeZxgLlv0Vr81fAOj/APCgf+CyXiPSrfw99n0r4laNc3VlN9t3Y82F&#10;b25usEu3z3dhdp5bFMb9y4QKGAP0qooooA8q/ax/5NZ+Mn/Ymaz/AOkM1fNX/BG3QP7H/ZHvLv8A&#10;tLT77+1vE17e+RZz+ZLZ4ht4PKuFwPLlPkeYF5/dyxNn5sD6f/aa0m+179m34r6ZpllcajqV74S1&#10;a2tbO0iaWaeV7OVUjRFBLMzEAKBkkgCvlX/gjDq19qX7KGt293eXF1b2Hi28trOKaVnW2iNraSmO&#10;ME4RTJLI+0YG6Rj1YmgD71r84P8Agtx4Jsb74L/D3xdJLcDUtK8QSaVBErL5LRXds8sjMNuSwayi&#10;2kEABnyDkEfo/Xy//wAFLvAE3xC/Yt+IkFnpNvqupaVDBrNuZhHutVt545LieNnI2stsLkfKdzKz&#10;IM7tpAPqCivnX/gnv8ULH4rfsf8Aw2vbQW8NxpGmR+H7y1hulnaCWzAtx5mACjSRxxzbCMhZl5YY&#10;Y/RVABRRRQAV+av/AAStutL+GHx9/aS+DVrreoXFpo+tPJoun3rtJugtLq4tLi4JVREspDWKuQFL&#10;4XAIT5f0qr8y/iZrdj+xV/wVO0/xneW1vYeBPinpi2l/fGwW1trGWV445nExkSIstxbW1zPK3Kx3&#10;TkoWKswB6r/wVuv77wv+zzoPizSfH+seCdd0XxBC2lQ6SGjbULqWGaJk+0RgSwMlu90wYOEZfMRl&#10;ZnjKdr/wTv8A2vP+GrPg2f7bufO+IXhvy7XxBss/Iim8wyfZ7lNpKHzEjO4LtxIkmERDHnlP+CoP&#10;7Ifif9qL4ceFr/wNbf2n4v8AC97L5OlyXkVsl1a3IjWfaZAF81WhgYbpEXYJfvMUFW/+Cc37M/xJ&#10;+Ctv8S/G/wAWLm3Txt8QdTjv73TIfJdrdo5Ll2lkkhPlbpXuXby4xtRQvOWKIAeK/wDBNqKH4O/t&#10;s/tJ/CG08N3Gj6a00uoaeLmSQNbWVnevHbIFkBeRZYdQjdZC3Kop+ffuH2T+2n8TP+FQ/sp/E/xO&#10;k+oWl3Do0tlZ3WlvsuLe6ucWtvKjblK7Jp43LA7lCkqCQAflX9nXxTpfjD/gsD8fL/SLr7XaQ+GW&#10;095PLdMT2z6VbTphgD8s0Mi56HbkEggm3/wWW8bXy/CP4f8Aw10WLWLnXfGPiDzIrPS1Z1vorZAv&#10;2Z0Rt0jNPdWjJGFYFos8Mq5APSv+CUvwz/4V3+xt4cu5YNQtL/xRe3WvXMGoJs273EELRKVBET29&#10;vBIpO7d5hYHaygfUHj/x/wCHvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUEkAn&#10;w98E2Pw18A+GvCOmS3E+m+H9MttKtZbtlaZ4oIliRnKqoLFUGSABnOAOlfmB/wAFENe8RftZ/tpe&#10;Bf2afDs1xp+m6VNC1/IwG03E8AuZrsxmZUmW3sjuQEJJua4RSd65APp/w/8A8FMPCHjj+0rjwT8J&#10;vjB4+0WyvZLH+2/DPhQXVnM6YOVbzgy5VkcK6q4V13KpOK5X4mfsgfs8/wDBQzwJP4++GOqafoWv&#10;XV6yP4s0Oxdd8yyu88d7YsYt0r+aXLuEmOYX3tHhX+yvAHgDw98LfBuk+E/Cek2+h+HtKhFvZ2Ns&#10;DtjXJJJJJLMzEszsSzMzMxJJJ+QNB+GcOsf8FJfGC+AdQuPDHg/R9M0vX/iBY6M8louqeIG+2Gxi&#10;mKvG5V4bj7TII98ErRETKzuSADx/wt+1J8e/+CfOvWvg/wDaK0fUPiL8O23Na+OtLM19cGaZTJHA&#10;l3OY1m2tFOphn2TKCWVjEkat+inwz+KvhD4yeFYPEngnxHp/ibRZto+06fMH8pzGknlSr96KULIh&#10;aNwrruG5Qa1fFPhPQ/HGg3WieJNG0/xBot1t8/TtUtUubebawdd8bgq2GVWGRwVB6ivzh+LH7D/x&#10;R/Y58ZQfEz9lLUdY1LSBM93rngW5u/OWRIxM6IItyG8gEbvEsRLXKMytG7u+6MA/TSivmr9jH9uj&#10;wh+2HoN8lna/8Iv4z03dJfeGbi6E7iDdhLiGTannRHKqxCgo52sMNG0n0rQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAV4p+1d+1d4Q/ZK+HD+JPEj/btVut8OjeH4JAtxqc4AJU&#10;HB2RLuUySkEICOGdkRz9q79q7wh+yV8OH8SeJH+3ardb4dG8PwSBbjU5wASoODsiXcpklIIQEcM7&#10;Ij/EHwY+A8Pxut7z9rr9rnWbf/hHvJh1TRtEuGkisbaySSdUhntJISWgZjbyW8UUj+f5uXEpmIcA&#10;t/s1/sqeOP27NePxq/aavNQvfCF75s/hnwUtzPa27Ryqq+dHGrhra22pHsCkSTlFldmXBn+lf2pP&#10;2zND/Yb174d6FqngX7R4B1iyuILa48O3KR3Gn/ZFRRDHYtGkRiAlt1UidcAv8o2KH91+EPxo8FfH&#10;rwbH4q8BeILfxFoTzSWxuIUeNo5UPzRyRyKrxtgq211BKsrDKspPhX/BQjwzof8Awgnw+8feIbLw&#10;/PoPgnxnpl7r02u6Umof8Sa5lFnexRxNDLv3faIXKgA/uVdT5kcdAHuvwh+NHgr49eDY/FXgLxBb&#10;+ItCeaS2NxCjxtHKh+aOSORVeNsFW2uoJVlYZVlJ3/FPhPQ/HGg3WieJNG0/xBot1t8/TtUtUube&#10;bawdd8bgq2GVWGRwVB6ivyW/aC/Zm/4Uj+1ZpOifsheIfEFr8TZrJLvUPBujz77fSbWPbIXu76ef&#10;aIpmW2b7LcB1YtlmCyQRt7B8B/8AgqB41nuLb4WfEP4OeKNT+N0cMdpZWOnwJZtqt0Y3kV7uGYRm&#10;xUx+S7yqJECtJLsjRQtAHoHwL/Zf/ZE174oeKdI0X4X2+neNvBup3Wn3Hh3xdfTXM08SJGv25LCe&#10;5lEtpItzGY5pI8EsrAA7TVST4VfDS4/4KCfCS/8Agv4c8PwyeDbLWh47k8JwxQ2emB7eW2sorkRY&#10;hW5M7XS+WP3+1SXXZGpXqvi/+x78IPix4q0z43/HLStP8J+Z4Zt7LxFoeoastpZ21+0kPlSyX8Ek&#10;PmSxbpLXczMsqmDaF8sBvAPFP7e/2vXrr4TfsTfCnT72S923MuvaXof2W3jklUQvcJZiONY/LZ7U&#10;G6usRgoVeNk2uQD9KfFPizQ/A+g3Wt+JNZ0/w/otrt8/UdUuktreHcwRd8jkKuWZVGTyWA6mvyM/&#10;4KIftRfCPXv2kvgz8Rvh1qVv438Q+CNTYa4LR7iGGeKzvIZ7WFJnQxMrObzE0IcEOCSw2Vk/CL4f&#10;6T+2f8Ndd+OP7U3x51jTvD2j6nc6LZ6eslvaKlwlpazlrVSrR7pIlYG3gt/MkaIPljkHyD9sf43f&#10;A3xRoOi/D74D/DPT/DvhvRr2W5n8WXlnjVNRcNMqokzs05tiJDJ+/becxLsiEOGAP3+or8y/h7/w&#10;V2+D3wp+C/hrwjpnhvxxr2peG/D9tpVrLd2FnZQ3stvbLEjOVu5TCrsgyQJCoY4D4wbVr/wUq/aD&#10;+MWg6JP8Jf2ZNQ/4ml6sMGuaj9r1LS5k3NEyiVIbaOPEoAaVptibHDAdVAP0qr84P+CNd54i8K6V&#10;8bPhbr9hb2Fx4S8QQSzxqweaO9lWa2uY2kV2RlU6fHtK9y53MCuMqT9n39vP9obVbfUvGfxPt/hH&#10;psWpyr/ZWj6qbWa3tZGjZ3iXT8i4VFysa3FxvzG2WXeXblP2JfAN9+xT/wAFGdd+DOpatrGs6b4j&#10;8P8Al6dfLZNZWmoSrCl4ty0LSsCsaxX1usilyH3r8u59oB+r9VNW0mx17SrzTNTsrfUdNvYXtrqz&#10;u4llhnidSrxujAhlZSQVIwQSDVuigD8Nv2Y/+CfPh74oftR/Ev4T+OfGGsaLceCZpWjsrTSjbXet&#10;WSyPELtJJN6W65ezlAZZPMS4Gw4BcfZX/DlT4If9DT8QP/BjY/8AyHXn/wDwUOtbj9kb9r34Y/tN&#10;eG9E/tn+0POsdZs50mW3knjtvs4JuNzLFLNaSskahQFNmZNsmXFVNS/4KM/ta+KrhNZ8Efs23Efh&#10;O/hhudONz4a1bU2kiaNSJBcxGFJVcksrLGBtZR82NxAOr8Sf8EWfCtjqui6n8Ofiv4o8H6lp832k&#10;3mpW8V9MsqsjQyQPAbUwsjKx3ZYklSNu3mpffs8/ty/s669LqHw7+K//AAubRZr2136d4ivQ9xPG&#10;is7+ZHfOVgiLFo2+z3IkcMjcEfu9XxT/AMFSvin4H0G61vxJ+yR4w8P6La7fP1HVL26treHcwRd8&#10;j6cFXLMqjJ5LAdTXoHgX/grz+zz4u+3f2rqXiDwV9n2eX/bujvL9p3bs+X9jNxjbtGd+37643c4A&#10;PKrH/gqb8S/gjr0Wi/tGfA7UPDnnXt1CmraFFLbpIkKqpW3iuGaO6xKVzLHchNkqkA4G/wBL+Inx&#10;a/Zr/wCCkfwj/wCEA/4WNb6Brs81nd6Xb6oxsL6y1SRHSBEhlKJeMC8kTxRNIp34V1Zo5B9VeG/i&#10;F8OvjfpWtaZoHiXwv4/00Q/ZtUs9Nv7bUoRFMrr5c6IzDbIqyDawwwDDnBr5/wDi9/wS4/Z/+LVx&#10;JeReGbjwNqU00cst14QuBZqypH5fli3dXt0U/KxKRKxZc7vmbcAfCvhv9uT4y/8ABPf4oa18GfFq&#10;2/xJ8J+E5v7PsrXUmW2u1sgjyWrwXEZkMavHNbv5cvneWirEvl4OPQNW/wCCxnj34raVeeE/hh8G&#10;bi18d6nC8WmXNpqL6zNAwUs8iWa2imVljV2AJKgqGZXVSp81+PH7DHjj/gnT/wAId8bfBvjb/hMv&#10;7D1qH7Xt0mex+y5+553lTvutpcPBJl48+ciDd5p2/sn4T8U6X448K6N4k0S6+26LrFlDqFjc+W8f&#10;nQSxrJG+1wGXKsDhgCM8gGgD8tv+CQvifxF4V/aS+OHw88XWlxceLLyE6hrGoXd8LiZL2xvHgnR2&#10;G4TM8l87GTeeYj97fkVP24Pjp4Qt/wDgp18NE8a6j4gsfBnw5/s6S+FqBIkF8WN6lxFFlsxHzLFZ&#10;iqiRkgdVBKxknin9orwR+xn/AMFS/jT4n17Q9QfRdQ0aCyW18N2kBf7VcQabdSSsryRr87JK7Nks&#10;XfJBJJr5r1P9rLwRp/7ZPjb4r/8ACA/8LY8GeIvM/wCJF8SEgluovMSJv3bbZo4vJlj8uL5X224E&#10;fBO5QD9vvg78fvh5+0BoMmr/AA+8Waf4mtIcefHbsUuLbLOq+dA4WWHcYpNu9V3Bcrkc18wfESz8&#10;Pfsqf8FCLX4yeKr+40/wb8T/AA+3hmfV51LWml6vE1p5YuJNirBBLBaptZmc71mZtkaFl+X739nn&#10;9nn4gfD3xX8Yf2ZPiv4g+HnjPwro13r7+GUvXF5ZQwWGZ4URnW6Te0iI1ys00IaSRF3AgKfC3/gp&#10;H8avBfgTTNX+PHgL/hZnwh8YebbLr39mw2++N5Xt5rfMaC1lwttef6LKqSPnJkEe3IB+j/x4/al8&#10;BfAb4R3PjnU/EOj3iXOmSahoFiuooG15giGJLUoHMiu0sIMiK6osgdvlBNef/tb/ALZk37LP7POi&#10;eLNX8O29v8RfEEMUFj4Un1COdbS9aEPOZXRlM0Fux2s8Q+dmiXKCUOvP/Dv4I/sq/tMeKvAvxK+G&#10;MXh9ZPBF62oJYeEbWDSt87SDyH1C3WJLgbJLUyRB9gbDHDoxBwP24PhfY/Ej9rT9liDxobdvh02p&#10;6lBKJ7VRC2oCKKe3tbiaUtFIt09vFEtuUVnCTAM5ceWAeafso/sGXH7SWgp8Zf2ntU1D4g6r4osk&#10;uNE0efVJkSysZWM8cpaB12b/ADGaO3jKxxJIcrvbbD6reeCbj9g/4yfDd/Buu6g/wO8c61b+Drjw&#10;HfXE19/Y2pXAme2utPeaTMcTzB2nUsfvuwWUmMQ/atflX8VfjFcftt/8FHPhJ4S+Hsen6p4Q+Get&#10;Lqp8RWrTSxXKRSW1xezNIqFVi3W0dvEQCjyMp8wrMm0A91/bk/4J52Pxet1+Ifwjt7fwd8X9ImbU&#10;YpNLK2K6xKJDNueRNoju/MJdLkkEsdsjY2yRWv2Cf29v+F8eb8NPiXF/wjnxn0XzLee2uofsv9r+&#10;TkSssRA8q5Ta3mwYH3WdAFDpD9VfFXUtc0X4ceI9S8N6r4f0TWrGyku4NQ8VJIdLh8sb2NyUkjZI&#10;tqsDIG+TO/a4XY3xBqXgn4Xf8FQvhGnxG+G0tv8ADr46aFNDdPqFu3k31jqCIoiivJYlDzQMIV8m&#10;6A3J5YKAFJoCAfoVRXx/+xj+2dqnxE16++Dfxksf+ES+O3h3dBc2lwixJrSIu4zwhfk83ZiRkTKO&#10;h86LMZZYvsCgAooooAKKKKACiiigAooooAKKKKACiiigAooooAK80/aK+PPh79m34R67458RXFuq&#10;WULrYWM05ibUr0oxhtIyFY7pGXGQrbFDOw2oxHa+LPFOl+B/Cus+JNbuvsWi6PZTahfXPlvJ5MEU&#10;bSSPtQFmwqk4UEnHAJr8tvhz4Jvv+CsX7S+ufEHxZLrGl/AvwdNHaaV4fuGZGuiygtAkkahEaQxi&#10;a4ZXaVFlgiViPLljANX9mf8AZn8RftWeMrn9qH9qG5t08MLD9v0bw/qWILE2cYaRJZUkOItPjXc6&#10;Rsf32WlkLIxNwftLfti+HvHnx6+FCfFf4faxF+zNNMdb0S+vrMqNduE3wxanPCyF3tIxIzC0GyR4&#10;p45pFkWSOA/ZX7Xn7Lf/AA0R+zjc/DTwxrH/AAhP2TyJdLtrMeTp0n2dSIbO4ijH/Ht93AUfu2ji&#10;cK3l7G6Dxt8KNJ/ay+AsXh34r+CLjw5PqcImuNJkvLe4u9HvV3KJre5hLoWUlijj7yPtkQB3ioAt&#10;/DP4F/DTwj4qg8f/AA407T/D9pq2jLaSW/hUxW+j6rA0iT2908MI8qSVAZBHOvOy4kBLArt1f2gv&#10;hn/wuT4H+PPBKQafcXeuaNdWVn/aibreK6aJvs8r/KxHlzeXIGCllKBlGQK/OD4Q/F7x7/wSz+Lk&#10;fwj+Lklxr/wV1iaSbQ/EdvC7LaKXy9xAnzEKGcG4tASyM3mR7t/+kfek/jbwh+1loPjjwV4M8aeI&#10;LSw0/wCwx3PjfwNeiBFndvPNvZ36hkeVEjj84IGCpdIpO5mCgHlX/BNn4nfB3Vfgf4b8CfDOTOva&#10;To1pqHimK30m8jRNSliQXDzXUkQjeVpVcKBIcpFiMeXF8uV8fvj/APs8/sL+O/FnjKHTf+Ek+M/i&#10;ndFf2Vnqb3uojbEJYkuHnlf7BbNm3ARFGV8opFIsICef/Hz9sT/hS+veHv2ZP2TvCun6r4vtt+kt&#10;9lh8+30qTa+YotzbZLlGLTTTTFo4yj+d5jGXyvQP2Mf+Cc2l/A+8vvHHxUn0/wCI3xY1C9a8OpXG&#10;68t9PcTeas0LzqHe5Z1WRrhlDqflTHzvKAeFeG/2Jfjx+3R4y03xx+03rtx4S8JwwztpnhnTTFBf&#10;W6TBZY0ig2OluuXCu0++5P2ZY5F+66/o/wDDP4VeEPg34Vg8N+CfDmn+GdFh2n7Np8ITzXEaR+bK&#10;33pZSsaBpHLO20bmJrq6KAPwh8O/AH4NeCf29vHnw8+Nl7ceBvAmm6nK+iWsd6xhmWS7gksLe4uA&#10;JGjgezm3PIzxsg+9LGwNftT8F9N8BaL8L/D+n/DB9Hk8CWkLW+mPoNylzaMquyuVlVmEjeYH3uWL&#10;M+8sSxJrn/jV+yz8KP2ifsr/ABC8E6f4gu7XYIb/ADJbXiovmbYvtELJKYgZZG8sts3Nu25AI+P9&#10;R/4I36H4X17SNb+FPxk8YeAdasvO36jcIl1cfOoQeTJbtatF8plVuW3B8fKAdwB+itcp46+LHgj4&#10;X/Yf+Ey8ZeH/AAl9u3/ZP7d1SCy+0bNu/wAvzXXdt3pnGcblz1FfCvin/glr8U/HGg3WieJP2t/G&#10;HiDRbrb5+napZXVzbzbWDrvjfUSrYZVYZHBUHqK1vhb/AMEZfhB4T/sy68Za74g8d39v5v2u281d&#10;O0663bwn7qIGdNoZDxccsmT8pKUAdr8UP+Cs37P/AMN9VGn2Wqax45uEmmguH8L2Akht2jYLnzZ3&#10;hSVXJba8LSKQpOQCpb4A/ay/aE+IvxU8ffDP9o2X4J3Hw803wxNpkem6lrctzPDrEvmzX9oAziAS&#10;wbYpWzAmQHO+U74Qv60/CH9kL4NfAe4ju/BHw90fSdShmkuIdUmja8voWePynEdzOzyopTK7FcL8&#10;zcfM2dX9pT4Qw/Hr4C+OfAUkdvJca1pksVkbuaSKGO9TElrI7R5YKk6ROQAchSCrAlSAdr4T8U6X&#10;448K6N4k0S6+26LrFlDqFjc+W8fnQSxrJG+1wGXKsDhgCM8gGtaviD/gkz8XtW8YfAXV/h74pkuI&#10;/Fnw61NtIlsb6G4S7trJsm3Scy5AZJEuoBGuPLS3jUquAW+36APH/wBrT9n6x/aa+AvifwLcLbpq&#10;VzD9p0e8uAoFpqEeWgk3mNyilv3cjIu4xSSqPvV86/8ABLD43apqngTxJ8DvG0vkePvhney6f9mu&#10;LpZZXsVlaPYG81zJ9nmV4SUAjSNrVVJzX3VX51f8FFv2c9c+G3jvSf2rfhRDqEvjPw9e2914i0+F&#10;pJIJrWGLZ9qcLIsgiEUawTxx/K0LljsCSu4B+iteVfFL9lX4QfGn+05PGXw68P6xf6l5X2vVvsaw&#10;ajJ5ezZ/pkW2cYEaLw4yo2n5SRVr9nX48+Hv2kvhHoXjnw7cW7Jewot/YwzmVtNvQima0kJVTujZ&#10;sZKrvUq6ja6k+l0AfAHxI/4I7fDzUNet9f8Ahf4x8QfCzWre9gu7bynOoW9n5a8GDc8dwkvmKkgk&#10;adtp3AKAV2ef/wDGwH9kvTf+Yf8AHLw3aWX+3rEscktx/wBsNQnlU/8AXSNY5PRP3f6f0UAfmX4j&#10;/wCCnPwu+PXgHxv8JvjD4P1j4Ualq0N9o09xfWX9tWmkyrEfLnnj2xTieK4XiNYSVeOM715Kb/8A&#10;wRl+Olv4o+Deu/C+/wBR3614XvXvtPtJBDH/AMS24IYiIA+ZJsuTMzsynb9phG7BCr9wfFD4KeAv&#10;jVpQ0/x14Q0fxTbpDNbwPqVokk1qsyhZDBLjfCxCr88bKwKqQQVBHwr8TP8Agnt49/Zz+Lmn/Fj9&#10;ku4t7N7aFYb3wRql+5W6UvGrwpJM+JYJFzI6TSoyNHvifcY1jAOf+LGnaX8If+C0nw+8Savq+LTx&#10;dZQTov2Z/wDR557G40mCD5SxbfNBGd+FC+dzgIWP6f1+MH7QGvftSftsar8KbZvgR4o8F+NvCk1/&#10;cxa5aWl3pVpJLI0MsciSXQQWjRrarhmnYu5G3aSq19AXn/BHy+8feMrDWfil+0D4o8f28EJtnM1k&#10;y3xiAcxxx3Nxc3AjVZHLbfLYHLAYLbgAfNX/AAUU+Hn7J/h23Or/AAi8WW48d3k0c7eH/Cc66jor&#10;xSSTGWVpFJS1YHAEcchChYlFuquZV/Un9lX4VaX4P/ZH+HXgq/8ADn2S0m8M241fQ9WhZ8z3MPm3&#10;sU8U2T800026Nhgbiu0AYHK/Av8A4J2/A34A3mnapo/hT+3vEljzFr3iSb7bcBxMJUlWMgQRSoVQ&#10;LJFEjgL97JYt9K0Afnr8eP8AgmHN4Z8ZXPxc/Zv8Q3HgXx/p80mqWfhxRGtjLNhAYbVzgW6uvngx&#10;SiSF/NEZEMWccr4b/ap8K/tDaVrX7Nn7Yfh+38CeMNOh8t/El9cxWkL30SuVuUcr5dpP5TI6SKzQ&#10;Th5AMJKkMn6aV4V+1V+x34C/av8ABt5p/iDT7fTvE6wqmmeLLa1Q31iyF2jUtwZYN0j7oGbad7Eb&#10;H2uoB5V4/wD2Lfjh478G6t4In/at1hvBN7CbAWN74StJb57IEBYri+jljlnYoAskhK+bl9ww7LXr&#10;/wCz7+zX8NP2Mfhxq1n4bP2Cw+fUNZ8Sa7cRfaJkjDMHuJ9qIsUSFgAAqKNzY3M7N8QeAP2h/ij/&#10;AME3Pi5pPwl+OF9ceLPg1PCLXw54pitdzWlqjnbLGQC7rGJFSW1dneFRH5JKCNZvS/jR+xPqnjD4&#10;j6LrHw+1jUPFvwD+I/ia08Q+OfBen+IVtreZ3JkOpwXBJ822fcsskMbB3KReWeImtgDwr9vz9ofx&#10;V+0t8Etf8UaHfXHg74BWOpwaVoclzayrc+PdUE2XYLgGK0gjiuJVMmFMkKghpfktvtT/AIJw/s/X&#10;37O/7LmhaZrK3EHiHxBM3iLU7O4DKbOWeONUg2NGjxskMUIkRgSJfNAYjGPiv9sX4nfDrxz+3V8P&#10;vB2sa3o+hfBr4Pw241S2ewtrmxWVJY2ns4LaIl51cJZWbwqrGHy52MWyKQn6q8f/ALbPj3VvBure&#10;LPhz8NrfQPh1aQmYfE74pXb6Zpm0EOs0WnRg3l1BcRtEsDxgM8lwq7MowIBa/wCCg/7GOqftH6Do&#10;fjPwBff2L8WPB26fSp4XW2e/QMsiwfaRh4pUdd8DlwiO8gO3zDIh/wAE+P2ztU/aO0HXPBnj+x/s&#10;X4seDtsGqwTIts9+gZo2n+zHDxSo67J0CBEd4yNvmCNPmD9ln4oftr/Hvx9J8atNFvq3gmGG6hTw&#10;7ql0mm6RqsSS7msrKIBiJwzlI7yQEBoSkszBXjb0D9uD9mfxFqkenftd/B651jwR8QdN0yDXta0j&#10;VcW92tvHarmQxuWWOeGBfLmtmzHKiMuCwZZwD9H6K8U/ZR/au8Ifta/DhPEnht/sOq2uyHWfD88g&#10;a40ycgkKTgb4m2sY5QAHAPCurontdABRRRQAUUUUAFFFFABRRRQAUUUUAFFFfJX/AAUn/aqh/Zt+&#10;At5p+mXlxa+O/GEM+m6G9ukgNuo2LdXXmo6GJoo5R5bBi3mvEQrKrlQD51/a/wDilrn7d37R2l/s&#10;v/DHU9Q0fw3pF7c/8JjrL28htZJLdhv3xqocxW7oUXe6Ry3EsY4CRSk/a5/aT8MfBD4TwfAD4U+E&#10;tQ8aeB/Bf9n6d4/1XTpJbW3trXz183T5ry1VVjub1kljnlwFzLMm15HcRfSv/BO/9kP/AIZT+DZ/&#10;tu28n4heJPLuvEGy88+KHyzJ9ntk2gIPLSQ7iu7MjyYd0EePoq2+HvhWz0rXtMt/DOjwab4gmuLn&#10;WLOOwiWHUpZ12zyXCBcStIvDs4JYcHNAHn/7Mf7Q/wALv2gvAMNx8Lr63XTdHht7SfQVtfsk2kAx&#10;AxwNBgBVVQUVo90RMThGbYcewV+av7Tv/BPjxf8ABvxVrXxr/Ze1zUPDOtQ7Lq68E6MhTzUEnmzi&#10;1AO2WItHC/2B0ZG2uEyPLgrtf2df+CkPir9oDxloXwwi+F1xoHxQi1NIvEkl55v9madp9uFN/cMu&#10;3zoZy6yQRwSDakksO+ZjlGAPoD9rf9n6+/ae8G6J4AlXR7TwndanFea5rF0Gk1OyihIdBpqeWUWe&#10;U7ommdgI43kHly78D5K/ak/ak/4V/wD2P+yf+yfo/wDxVXOjT3OgH/kFfeMtvBKT/wAfP+see6dv&#10;3P7xmfzd7w+l/wDBQL9qrxFo9xpnwI+CV5caj8avFEyW9xDpKBp9LsnjZmPnbwLed12sHP8AqoRJ&#10;KTF+6kPf/sN/sN+Hv2QvBrTztb658RdVhVdY15VO1FyG+yWu4ArArAEkgNKyh2AAjSMAP2G/2G/D&#10;37IXg1p52t9c+Iuqwqusa8qnai5DfZLXcAVgVgCSQGlZQ7AARpH9QUV+ev7SX/BSy+1/xlpXwp/Z&#10;ftbfx/471aaayl1pbdpba1cCRMWu8qkrKVMxuH3WyxoGPmKzGMA+yvjF8fvh5+z/AKDHq/xB8Waf&#10;4ZtJs+RHcMXuLnDIreTAgaWbaZY92xW2hstgc18K33/BU34l/G7XpdF/Zz+B2oeI/JvbWF9W12KW&#10;4SNJlZQtxFbssdrmUNiWS5KbImJAydnQfBD/AIJjaN4R1XU/if8AtMeMLf4m+IYYVu7g6pezvptk&#10;Lds+fc3M7K90ohiiBWZUiVfMVlkG1l4rxT+1D8cv2steuvh5+yb4Y/4RL4T6bt0dfGi2X2FFhRRD&#10;II5nAS1iVJ4XSGFDdqkayLtyY1ANW1/ZB/bZ+LmvaJq3j/8AaH/4Qu0lslW6h8N6jcQ3Fn8rOsbW&#10;lnHb20sokbYziU8dHcIoPV/8O4fjf/0eh8QP++L7/wCWVfnr48+PPxh+Gfj6eDwV+0N44+JCeGIb&#10;e81bWrTUbyfSIrpZUSQJ5ssiXVos0kUQmlREmZwPLKspf91Pgj42vviV8F/APi7U4reDUtf8P6fq&#10;t1FaKywpLPbRyuqBmYhQznAJJxjJPWgD84PEHxE/bR/4J+6bpuseO77T/jB8MrXy4b26e5a88gzX&#10;BYq928cd4kvylFlmEsC+fGuGbYg/R/4L/F7w98evhf4f8e+FZLiTQtahaWAXcJimjZXaOSN15AZJ&#10;EdCVJUlSVZlIY7/izwtpfjjwrrPhvW7X7bousWU2n31t5jx+dBLG0cibkIZcqxGVIIzwQa+AP+CJ&#10;eo6pJ8AvHVhLpHk6LB4mM9tq32lW+0zvawLNB5QG5PKWOBt54f7RgcxtQB+itFFFAH5l+JLGH9jP&#10;/gq3ous2OmXE3hP4xw/Y5nFpIwgvby5RZlileXa7C8it55P+ecV2VWP/AFZP6aV8Qf8ABW/4Dw/F&#10;L9miTxhaW1xP4h8CTf2hALaCSZpLKZo47xCqsAqqojnaQq21bVh8oZmH0p+zX8Xofj18BfA3j2OS&#10;3kuNa0yKW9FpDJFDHermO6jRZMsFSdJUBJOQoIZgQxAPS6qatpNjr2lXmmanZW+o6bewvbXVndxL&#10;LDPE6lXjdGBDKykgqRggkGrdFAH5a/s66tff8E6/23r/AOAep3lxqnwz8fzWtzoWo6hKxmgllDx2&#10;0gihLJukmU2crFIy5iilPlxoFP6lV8Vf8FXP2c/+F0fs4z+KtNh3+JPAPnavD82PMsCq/bo/mkVB&#10;hI0n3EMx+zbEGZDXqv7C/wC0Z/w05+zj4d8VXk3m+JLPOka98uM38Krvk4jRP3qPFPtjG1PO2ZJQ&#10;0AfQFFFFABRRXlX7WP8Ayaz8ZP8AsTNZ/wDSGagD411z9vH4y/taePtY8Cfsq+F7e00jTZo0vPiB&#10;raqRFC0sSpcCKZdkKkrP+7dJ5pIsssUboyra8Lf8E6/2i7zQbWXxJ+1/4w0rWm3efZ6XeajfW8fz&#10;ELsme8hZ8rtJzGuCSOQNx9V/4JP+FtL8P/sS+EL+wtfs93rl7qOoahJ5jt5863ctsHwSQv7m2hXC&#10;4HyZxkkn7AoA/ODxJ+wN+1Z4V1XRdQ8C/tWax4iuLebz508UalqNpDGyMjRjyvMu0uFY7tySKFwA&#10;CHDECprX7Yf7Wv7IWmyS/G74Vaf8QfC1r9ogXxZosy23nOLhFjnnmt1kihiYSqkaSW8DvuT+JXB+&#10;Vf2vP2oP2g/Fnx9+LV5oXirxhonhDwTrU2hSDwnc3dnp2nwR3UtvbtctC20SzMrHfIcuxKrhVVF9&#10;18N/Ej9qT9lLwbpvxK0Xxjb/ALTnwR1eae7N55l3fXNvaIVZp5nkTz7JvKglUqWmht5BKJF37dwB&#10;9v8A7Of7dHwg/ac8mz8K+Iv7P8SSZ/4pnXVW11E480/u03Mk/wAkLSHyXk2KVL7ScV9AV8FeNv2T&#10;f2f/APgo98L4viT8OZbfwd4m1KYPPrunWYE0VwHaS5t9QslkVHnJmYtJkSMfKcSyRbQ/AeAP2mPj&#10;r+wV4y0nwJ+0lbXHjH4Z3MwSH4kWwur9reS4BdFN04BnWNo590EiC4C7mTfGkSOAfenx0+BfhD9o&#10;z4caj4K8a6d9u0q6/eRTRELcWU4BCXEDkHZKu44OCCCysGRmU/CvhbxT4v8A+CVfxHtfB3jG61Dx&#10;b+zL4ivWGieImjMtx4dncl2ikVB/vM8agCQBpoVDieE/oV4A8f8Ah74peDdJ8WeE9Wt9c8ParCJ7&#10;O+tidsi5IIIIBVlYFWRgGVlZWAIIHP8Ax0+BfhD9oz4caj4K8a6d9u0q6/eRTRELcWU4BCXEDkHZ&#10;Ku44OCCCysGRmUgHivjTwp8IP2XbPU/2hvCXwo/4TeTWL19b1vxJ4fnXUr21tZ4biWTUbPz5SvlM&#10;0yiQW7Rr5UzSHKRYr5V+Dvw3+Jf/AAVG+I8nxI+LFxqHhz4B2F6G0rwha3cqW+oPCXRY4sbd23fI&#10;s15gOxZ4otmCLe1+zx4/8e/8E2/j1Y/A/wCLWrW918GvEM00nh7xZeF4rS0Y5YSRthhErSMiTwOQ&#10;sLyibeEZnm+ytN07wh+xzr1pZpq+oWHgX4geJrTR9A8LxWwlstB1a5W6kkEBB3xW1y6RgQgFIpWZ&#10;l2JI3lgHuuk6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAArwD9rD9qqH9lfxN8&#10;LNQ1280eDwJrup3Om68kiSTavEvkboLq1iVwGgikx57bXYLJEEUswFeVftif8FRvBX7PdxqHhXwV&#10;Db+PPiDazTWd5b+Y8djpMqx8GaQLiZhIyqYYmBGyVXkiZQD5V+yX+wd4i/aC1Xwx8fv2jvFFx43n&#10;1KH+09L8LXzC4ha3kYT2rTtu2JATLJILKNBGA8YYgGSGgDn/ANoLRdc/4Jl/tWaT8VPAkf2T4L+O&#10;r1INc8M6ZZSNb2+zaZ4QjOIllIaae2IePafOjCrCjCT9PvCfinS/HHhXRvEmiXX23RdYsodQsbny&#10;3j86CWNZI32uAy5VgcMARnkA18gfCX4b6X8SLP8AaJ/ZQ8X3Goaz4F8J3unf2LeLdslxYabfQi8s&#10;7KNm3u32J4QEkleTeAqlAiiM+K/8E8PjNrn7Lfxk8RfspfFm70+xmt71pdB1Br+SWI3UwidLOEnK&#10;CK4RxPGD5TCR3VlaWYIoB+n9FFFABRRRQAUUUUAFFFFABRRRQBk+LPFOl+B/Cus+JNbuvsWi6PZT&#10;ahfXPlvJ5MEUbSSPtQFmwqk4UEnHAJr8y/2UdNm/bD/a08bftVeOHt7H4X+Dpp7fQU1i5jSO0aCJ&#10;WgMsUjSrCsEEhupHDoq3MqyRkgSBfS/+Co3xA1z4gXngD9mTwOvneKfH97Bd6luikZILBJv3RkxC&#10;5ERmieZ5IzujSxbcpWSvp/wH+zP4e8E/suQfA+O5uP7Cfw/caHe31pmOaZrmNxdXKCQyCNnkmlkC&#10;ksqFgACoAoA+atD+BHxl/ag8faP+0hpnxPt/gvfXmmSaf4a0/TtBXUZp/D0kss9o+oK920LTyJOH&#10;aMB0UrEw2yLhPS/iR/wUg+CvwR1638I+KvGP9v8Ai+xvYNK1z/hG9JmNvZTFf39w25mURRtkNFHL&#10;NMhOza7K2PnXUvDv7f3gD4Rp8HfDvhvwvqmkabpkOj2Xjfw/qFvb3wtVRQqwvNcQlGSP9x5ht1cb&#10;NysXxKfX/wBlH/gl18NPgboKX/jjTdP+JPjO9skhv/7YtYrrS7R9xd1tIJI/9xfNky58vKiISOlA&#10;H1r4A8f+Hvil4N0nxZ4T1a31zw9qsIns762J2yLkggggFWVgVZGAZWVlYAggfIHxI8XWP/BNn4C+&#10;MfFmu+Lbf4l/Grxtqb3aajrdutpNrF0NkcaCKLc6WlpCQ3lbwiliiPF50ajf/ZPm8MfDGX9ozxt4&#10;avNP0z9nmPWv7U0T+zbSU26SW1in9s3dtiLMtsZo/Lj8lnjzbSLEqqBu8A/Zb8Lap/wUG/a41j9o&#10;rxha7Ph34LvRp/hGyWRbWcT28y3Fok0cZdm8pZvPkJkAaaVFUvEGjUA9g/4J7fsdzeCbe4+OHxS0&#10;+4ufjV4umutSmTVLWOFtHW4kdn2RJxHPMrF3OFZFk8kJHiUP9qatq1joOlXmp6neW+nabZQvc3V5&#10;dyrFDBEilnkd2ICqqgksTgAEmrdfmB+058VdU/4KN/HDTv2efg14j+zeBdI8zUPFniRZlNlepFLE&#10;u+NBh7iKF2UIFbZNLKrYCRJPQBU8f/tD/FH/AIKR/FzVvhL8D7648J/BqCE2viPxTLa7Wu7V3G6W&#10;QkB0WQRskVqjI8ymTziEMiw/dX7M/wCyr4C/ZQ8G3Ph/wRZ3DPezfaL/AFfUnSW+vmBbyxLIqKNs&#10;asVRFVVGWONzuzdB8C/gX4Q/Zz+HGneCvBWnfYdKtf3ks0pDXF7OQA9xO4A3yttGTgAAKqhUVVB8&#10;fvjFpf7P/wAG/FnxB1ePz7TQ7Jp0ttzr9pnYiOCDcqOU8yZ449+0hd+48A0AfCv/AAUd8WeJ/wBo&#10;X9o74bfsseDdZ+w2GreVf+JHs7qKTqzSBbiElD/o1vA90ITIPN82IhdyxMT9sDx1/wAIXoPgb9h7&#10;4HWOda1qys9L1HVI5dpsbV23OJxaLuEsyq9xdO0YXyJXYo4mJTzX9kTXpv2ef2dfi7+2F44mt9Q8&#10;d+MprrT/AA4lwI1F9cS3BaV/KjmjVlkvFLSRhUkjisJXj+V8V7//AMEtP2fr6x8M65+0D44W4n+I&#10;vxFmurlJpQ0AXT5p1laQ24jRFa4mQzBhuUxCAx7AzggFX4z/AAZ+EH7Av7AHjfwxeWn9t6j4rsm0&#10;iTVJ7BZrjV9Zkgla1kIOVhigZGmjUtiIREqXmbMnyr+yj+1B8e/2I/hOl94h+FniDxf8HdUsk1bS&#10;prwTWtvpvnTlFlS7EUqxRTNk+TIBuMkUqYEpM3tXx0sbf9ur/gpdonwm1GL+1fhl8OLKebVV0zUI&#10;R5j+XG9yzSKBIublrOzkiRmdPKdlMbFyn6f0AflBq37eHxt/b60q8+FXwg+Fdv4as9chfSvEOvXd&#10;1JqMNja3CkFnn8mOO1Voo7lSWSR3BIiAkVc/f/7Kv7M/h79lD4R2fgjw/c3Gou0zX+p6nc5DX166&#10;IkkojyREu2NFWNTwqLku2529gooAKKKKAMnxZ4W0vxx4V1nw3rdr9t0XWLKbT7628x4/OgljaORN&#10;yEMuVYjKkEZ4INfBf/BHvxP4i0fwb8VfhD4mtLiDUvAPiAKwmvhcLbNOZY5bSNVyiLHNZzPlGKu1&#10;wxAHLN+hVfmX8NIofgh/wWb8ZaHZ+G7i103x7plw1vPNJIilprWLUbi7jLhvNVrm0uY8KQqszAEe&#10;XsoA/TSvP/FP7Qnws8D69daJ4k+Jfg/w/rVrt8/TtU161triHcodd8byBlyrKwyOQwPQ18a/tg/8&#10;FGPiL8MP2iv+FPfB74f2/ivxDp8KNfrf2FzfTXcslulyqWsFtKr7Y4W3MzZJJb5VEe5/mr4H/sR3&#10;37S37Jfxk+N/iyK41X4i+JJrzWPDM1pbtJNNLbyyS3TJb28qo7XcwmthG0WYzGHRWDKKAP2fr8y/&#10;2IdWb9l/9vz4v/s8S3lva+E9Yml1Pw/psUt1crBKI1ureKNnOEY2ErCV3BLNaRr5jbV3+P8AwP8A&#10;+Clfxn/Zv8K/CzQfiT8PPO+GS2UdtY6pPo9xY6jf6akaiN7SZ3W3n8qOSDGE+dQgZw0nm17V/wAF&#10;TbHVPgj8cPgd+0ZosWoXH9i3qaRqUcGoLapIkUrXMVsCAZB9oifUI5Gw6bFAKjOHAP0qooooAKqa&#10;tpNjr2lXmmanZW+o6bewvbXVndxLLDPE6lXjdGBDKykgqRggkGrdFAH5V2Oh/Gf/AIJT+O/E8HhL&#10;wfqHxg+B2tb9YMyi483TUgicOZniVorSVQ0RkmaEpNHAhXYVZYj/AIewfF/9oT/ijfgl8GPsnjO8&#10;+X7b9tbV/skL/uvP2eTDHDsllhPnTs0K4w6kNkfqpRQB+Wv/AAS38P8AgLWPBvxp/Zx+Ivhe3n8b&#10;HU7iXXdPubdJFubKAw2xjF1ET81tch2UhhsadZImJ3lcrwTrl9/wSX/ajl8G+JdY1jXPgN41hN3Y&#10;3nkswsZfMVPPkUR4knhVRHMsBBeKWGUqWEcI9A/4KVaDN+zb8bfhR+1N4Vht11Ky1OPRNcsVMcTa&#10;kphlKYPkN80lst1bvM5ZkUW+xfkyPp/9pT4K+GP24v2ZRYWF158eqWUXiHwrqjSS2qJdNbs1pNIC&#10;hbymWYq6tGWCSNgBwpUA+K/iz/xrV/by0DxboX/Ei+CXxGx/auj2X7uzt9pEdziFfNc/Z3mju02R&#10;p8s7QRYXfX6aeP8AwB4e+KXg3VvCfizSbfXPD2qwm3vLG5B2yLkEEEEFWVgGV1IZWVWUggEflr8F&#10;bjVP24P2KfG37PnimH7L8Xvhf5U/hyxuYVs7h0tUMMMDxNNHmVMTWcjyKqRC4t3ffJkn6g/4Jc/H&#10;a++JXwFm8BeJYLix8bfDSZfD+oWd3A0MyWq7ltN6eUgjZFiktymWfNqWc5koA+aviZ8K/ij/AMEq&#10;PGWn+Pfhfq+seN/gXPMqaz4e1W53LbyyCONzcCNQiNIY4/KvEjBVgsUgIIWf9H/gX8dPCH7Rnw40&#10;7xr4K1H7dpV1+7lhlAW4spwAXt50BOyVdwyMkEFWUsjKx7XVtJsde0q80zU7K31HTb2F7a6s7uJZ&#10;YZ4nUq8bowIZWUkFSMEEg1+VfxU+GfiL/glR8etI+KHgLULi6+BfinU4dO1rw+7iea3U75DbbHdT&#10;KyxrO9tPuDKVaOViGYzgH3p+1d+yj4Q/a1+HD+G/EifYdVtd82jeIIIg1xpk5ABYDI3xNtUSREgO&#10;AOVdUdPkD9hP4p/8JpoPiD9jT9oHwpjWtFsprW2t9audxvrVGEgtctJuMsKsstvJbkr5ESumwQq7&#10;/oV4A8f+Hvil4N0nxZ4T1a31zw9qsIns762J2yLkggggFWVgVZGAZWVlYAggfFX/AAVO/ZZvvH/g&#10;2z+NXgiS4sfiD4DhFzcXUGotbMdLgMtw0kXYTwSEyqysjFTKPnYRKADW/wCCfv7JPh79nfxN4/0P&#10;WvBNxfeO/Dupxm0+ImoWJNpqdlPA5hOmu6AwMkbyR3EcZfDvgzSKUWPV+KH7Lvx48A6qLf8AZh+J&#10;2j+AfBN7NNe3XhHXrWKW0026kYM5sGa0nMUEjFnNuNiRuXKcSbU9K/ZD/ak/4ac/ZxtvH8ej+b4k&#10;s/PstW0LSTjN/CobyoGuCifvUeGRQ0m1POCNISjNWVrP/BRL4G+H/g3oXxFv/Ff2e01yya70/QPJ&#10;3axOVMyGP7MCSv762mh81iIN6Y83BDEAyv2M/wBjvXP2TfCvjrV7/wAVf8LA+JPjDyb7UJL2aS3s&#10;2uo45WEZnKyzPumuJt9yylmUqfJDAhvCv21fAa/tX/s6wfHXwrBceDfi38K5ryLVdLs721ku7GWy&#10;uB9ttpLuJwQ1q0T3UDq2SjkrHuuF28V/wtn9qL/gpV/xIvCWgf8ACovglq3+iaprW0yfaLVvlmH2&#10;mQI93h7eePy7VY1/e+VO21t9fSn7MX7Hfif9jPx3otj4P8Vah4y+G2v2Tw+J9O1SaKD+ztVSLfHq&#10;ltGFOYpPL+ztAG3r5kTM8yxjywD0v9i39piH9q74C6V41ktrfT9dimk03WrG0Enk297FtJ2FwCVe&#10;N4pQAX2iUIXZkY17rX5gadq9v/wTb/b/ANX025tPsPwY+LXkzW00YhtrXS5zOQGZ2ijjSK1llnUx&#10;I4EdvcxOxdlVT+n9ABRRRQAUUUUAFFFFABXP/ELxtY/DXwD4l8XanFcT6boGmXOq3UVoqtM8UETS&#10;uqBmUFiqHAJAzjJHWugr86v+Ct3xi1TVNN8E/s7+D4/tninx3e2s95bblTfB9oEdnBulTYPOul3b&#10;xIpT7LhvlkoAyv8AgnL4O/4WZ8R/ix+118QU/sq01K9vV0KTXLrzU061yWuZxPNEo8qCER2qTI6q&#10;qR3UbKoAA9g8Af8ABVz4JfEj4uaT4B0uDxRHcatqY0qw1q502NbG4lZykLDEpmVZX2KpaIEeYpcI&#10;AxXx/wDbw+KPw0/Zf8CfB39nCbRtQ1bwD/ol94n03TJIrW8utJt5f3YZxAEaW4uo3nkaJ4nZrZ1L&#10;R/aBIvQftEftD/C79sL4X/DyT4S31vqvxqbxbpcfhFbm1xqXhu+3xXNxc3MBDObSOGJxNIiTwFkQ&#10;/P5YZAD9Cq+Nfjf+wbr3i7x9pmp+Cfid4o0rwTrHiBrvxn4Av/El9FpF7p9xL5moJarCcxtMzXBa&#10;JjtZrliHiChW80+Jn7EP7VXh/wA/xf4J/aj8QeMPFMN62pf2HqDz6XZzkb5fLii+0S2x3SBEWB40&#10;g2sQxVRg+l+A/F/xF/Z1+Efxj+P3x307R9A13VIbW5bwXoFzcvbC6t0NpbyO/nXKRz3ZazgZoRsW&#10;OCB3y28KAeFft6Q/8JRr3wt/Yp+Blnp+jxy7bzUrKG78m3t40V5YYrhxIWbCrNeTLLG8jn7NIpd2&#10;wf0K+C/wh8PfAX4X+H/AXhWO4j0LRYWigN3MZZpGd2kkkduAWeR3chQFBYhVVQFHxr/wSw/Z61zT&#10;9N8SftC+PJvtPjP4j+bPbK9vJbSxWstw000zoAkf+kyrHKoVNqxpGyNiVlX60/aK+PPh79m34R67&#10;458RXFuqWULrYWM05ibUr0oxhtIyFY7pGXGQrbFDOw2oxAB8q/8ABR39pjxFNcWH7OPwhtrfxL8R&#10;fG8MthrFrbATT6fZSxj90VYeXG00TSM0jsPJhRpCFEkcq+6/sUfso6X+yX8G7Lw9s0+88X33+k+I&#10;dbsomH22fLFEDOdxihVvLThQcM+xGkcV81f8Ex/2evE/ijXtZ/ab+LU2oal448T+Ymjf2vbxZ+yy&#10;LHm/TjdHvUGGJVEarAG2ho5U2/orQAV+YH7UninVP+Cg37XGj/s6+D7rZ8O/Bd6dQ8XXrRrazie3&#10;ma3u3hkkDs3lLN5EYEYDTSuzB4gsi+6/8FHf2ur74F+DbD4eeCLS41b4oePIZbHTo9Omb7Tp0UhE&#10;IuEjiYTGd3cpb7QAZEdskxeW/wA1f8EgfD83wj/aG+MPw48Z+F7jSPiLbaZbyq9zbxlrS3hm23EY&#10;lznbK1zZyKY90cixq+7AQkA+9PjR+yH8PPjh8D9F+FGsW2oaZ4W0P7J/ZDaXeFbix+zRGGLY8okD&#10;/uWeM+aHyHJ+8FYewaTpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACrdfCv7e3&#10;7bVvoemxfBf4O65/bHxi8V3seiR3GhX8K/2K73AgeOSYnbHcuwaEJuR4tzSM0ZWPeAef/wDBIG11&#10;T4i+Kvjz8Zdc0TT4bvxPrUccOoWyL+7neSe7vreEMzSxxZns2IY4bEfLGM4/Sqvxg/Yz+M/jL9jn&#10;wz+1B4T02zt/GnizwfNHcroQubs2Ua2s89lf6jEqQkOsckli0isYGeFC29fKwOr8J/8ABbjxVF4N&#10;8QQ+Jvh7o914s8l20a90maWGxEpMaolzBI7uVUGaQskoLbUjCpuMqgH66UV8VfsA/t2eJP2mPFXj&#10;fwJ8R/D+n+FvH3h7/SY7HT7W5t98CSCG4SWKYuYpYZjGG3SAt5wAQeWxOr8Lf+CpXwY+L3xk0z4d&#10;aJH4gt7vVL2Wxsdb1O2t7XTrh1DmMqzz+aPOKhY1aMOzSIpUE4AB9gUUV8lftD/8FNPhN+zb8UL7&#10;wFr+n+KNZ12whhlvDoljC8Nu0qCRIy000RZvLaN8qGXEgG7cGVQD61r8tf29fFnj3wL/AMFJfhl4&#10;g+GPh+38VeNtO8DSz2OkXMTzLcKP7W88CNJEd2EPmsqI25mVQoYkKfpX43ftpWOqfsIeK/jZ8HtV&#10;t57yGG3toDfQK82mXU11BBJHPDkhZ4ln3BW3IT5bfvI2G75q/YX/AGTfD37RsnhD40+OPjxrHxL8&#10;d6DNp+pRaRbamZ5tEaG6lljtb1roSTMrPGSFCwrkTGNpVZZKAPNfj5+0fpfx40Hw98WNH1X/AIVD&#10;+1f8Mt9tq+iaheNYJdWduziZbVbhTHJKJZ3/ANDdhKyNdRMlwFjLfpT+zF+0vofx8/Zx0X4m3d/p&#10;+leXZP8A8JDvmSGDTbqBf9K35kfyYhgyr5jbvJkjZsbq4r9qr/gnn8Lv2qLi813ULe48MeO5YVjX&#10;xLpJ+aUpG6RC5gb5JlBZMn5ZSsSIJVUAV8a+E/hHcfC/9l/4+/CzwX+0H8P/ABL4Q1G90CYeJYNS&#10;ms4NJS+mNtctdyW0Nwo+0NbQ2xiM7IsO+WQxKxWQA4rw3+0V4C+Nn7UetftJfGrXbex8G+Dpvsvg&#10;fwrYyIms3U0Ej3Nij2kLO5VQXkeaWRITcSxoJDGGjXiv23v2uvjP+0F8K/DUHjz4daf4H8A6xrUm&#10;seGpvs1xHeXSQwYU75ZMTReTfxnzlhRJGOUxtZR9q/sxf8EsPgJpOm6L4xu/En/C6/vvDeJcQ/2F&#10;PJHcZWRIYWbfs8sxMkk0sbHzNychV6r9v79hPwR+0TeWnxG8SfEz/hWV3o9lb6XPqmqLBJpa2omm&#10;ZQ4d4ikrTXKqHMu3gLsJbIAPor9mXVr7Xv2bfhRqep3lxqOpXvhLSbm6vLuVpZp5Xs4meR3YkszM&#10;SSxOSSSa9Lr89f8AgkT8efEXiX9nnxfpnje4uF8MeBZo1sPE+rThLaKyMLPJaeaygBbVYg5LSNsj&#10;uY1wiIgPV6b/AMFhv2f77xk+izv4o07TVmmiHiO50kGxZUDFZAkcjXG2TaAoMO4b13KnzYAPt+ii&#10;vnX9qn9uz4dfsh6r4f0zxdb6xq2pazDNcx2egJbTTW8SMqiSZJJ4yiuxcI2CGMUg/hNAH0VRXyr8&#10;av29vDHgv9ja1+OXhGL+1P7f2WXh7T9Whlh337PIjxThAceT5NwzAMFfyCqSfOjn4/07/gtF448O&#10;+CdXs/F/ww08ePpfJn0h7cz2VgtrPbGSKaaGVpJX5aCRQjqs0c2Q0exWkAPur9vzwL/wsT9jb4sa&#10;V9t/s/7Poz6v53lebu+xOl75eNwxv+z7N2fl37sNjByv+CbvinVPGH7Evwtv9Xuvtd3DZXGnpJ5a&#10;piC2u57aBMKAPlhhjXPU7ckkkk/FXiL/AIKLeOPjZ+wb8aL/AMV6Tp/hTVZ72x8L6Pqmj2U/2PU/&#10;tgZryzAm81VlS0iuGZ/MGFnjwEfYXyv2Hfjjrn7AmpaT4b+MR/sr4Q/ETRofFuha7aWEl3El1Lb2&#10;7/fjHmf6rbFLFsdkkWBlCxyGRwD9H9B/ZZ8FaD+0V4m+NkUmsTeNtdhgtpC2ovHaQRR26QGNYY9g&#10;kV1jiZln80B40ZNhUV8V/tkeEpv2Hf2tPBv7TfhYXA8J+JtTOm+L9ItI44490kQ83ZGkkRmaeOOa&#10;4AcFRc24kdzvVR+lOk6tY69pVnqemXlvqOm3sKXNreWkqywzxOoZJEdSQyspBDA4IIIr5A/4K2eN&#10;rHwr+xb4g0y7iuJLjxLqen6VZtCqlY5VnW8LSEsCF8u0kGQCdzKMYJIAPrTwn4p0vxx4V0bxJol1&#10;9t0XWLKHULG58t4/OgljWSN9rgMuVYHDAEZ5ANVfH/gDw98UvBureE/Fmk2+ueHtVhNveWNyDtkX&#10;IIIIIKsrAMrqQysqspBAI/MD/gn78dvFX7IfxQ039n74wwaxZ6b4sh02+8L/AGiCUR6ZdXqCT7P5&#10;ckSyBZJZfJk25SK5glGPnlkX9X6APy1+APi3xF/wTR/aXvfg148NvZ/A/wAZancX+geKNRkG2Bio&#10;SKV7hI1BYqlvBcRuEWNikoKREtL+pVfP/wC2v+yjpf7WnwbvfD2zT7PxfY/6T4e1u9iY/Yp8qXQs&#10;h3CKZV8t+GAyr7HaNBXmv/BNP9qK++MXwvuvAXjzUrj/AIW34KmlsdTs9Ydl1K5tUcKlxKjIp3Rs&#10;32eTJdw0StKQ0wyAfOvjr/jV7+3FY+JNN/5Ix8UN/wBvs2/cwaX/AKSrT+TBb53fZPNSSPMP+puH&#10;hTLbpK9V8dfsY/BXwh+3FY+KPHeg/bvDfxD33Glrql9M2nReKBcrNJbyp5WxvtSMXhimmKO0d1H5&#10;TholT6U/bA/Zr0v9qn4H6x4MvD5Oqx51DQ7trhoUttSjikWB5CqtmI+YyOCjfJIxUBwrD5g/Yt1K&#10;H9r39j/V/g540S40L4i/DSZNKtr6a2khvtDuIg40u/jCLCYZ7do3h2LJ5h+yt5jYmIIB9/6TpNjo&#10;OlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACsrx/wCP/D3wt8G6t4s8Watb6H4e0qEz&#10;3l9ck7Y1yAAAASzMxCqigszMqqCSAfFfAPwg8Jfsh+Dbz4gfEP4m+KPF2paPpksN/wCLvG2uXN0t&#10;vDKbYzQ21sXZI1kmt4SqKskzMVTfJ8or4f8A+Lh/8FevjJ/zEPA/7OnhW99hLPIB+KS3zo3+1Hax&#10;yfxF/wDSADoNW1Ob/gpr/wAE97zULhLfUfjd8OpnuJEtLaNLi8ZFLEJFGsku26t+iIsSyXVuAAqR&#10;gV9Qf8E3f2l/+Gjv2cdL/tW/+1+M/C+3Rta86bfPPsX/AEe7bdI8jebEBukfbvmjuMDC16/8Pfgv&#10;8Lv2dbea48J+H9H8EW99Dp2jzywv5C3RjkeKzWQs2JJ2kuinmNmWVpFDM5CgfEHgWz/4YJ/4KOX3&#10;hVLb7D8J/jNsbS/Jt9sFpfmRvJgXy7cAeXcSSQLDGQqQ3tu8jfLQB+lVFFFABRRRQAUUUUAFfmX+&#10;wPYw/tZftpfFv9pbUNMuLLTdNmXT/DkclpJCpaSA2yu0glZDPHZRIsseXXdehxsxHn3T/gqZ8dLf&#10;4P8A7KevaPb6j9k8SeM/+JFYQxiF3eB8G9ZkkOfK+z74i6KxR7iL7pYMOK0PSfGv7E/7JfwW+Fvg&#10;Wy0d/jV4y8QWsMsFzEmI5ZJTd301zHCJXuILeFEtJp4zlYikium1FoA+tdH+BfhDSfF3xJ8SPp39&#10;p3/xC+yx6/FqJE9vPBb2gtY7cQkbPK2eYWBBLGZ9xK7VX5K/aB/4JM+CvF2qt4u+D+r3Hwo8bW03&#10;2+1itHc6abpWklRkCnzLRvNaLDwkpEsY2Q55r6q+DGrfFm4t7zT/AIr6B4XstStYYZYda8IajNNY&#10;37SSTh4xBPGssDRIkGSzOr+dlWGGRbfiD4/fDzwn8VNN+HGt+LNP0bxnqVlHf2Omagxg+1RyTmCN&#10;YpXAjeVpVKrCrGQ4JC4GaAPzg0mz/bD8RePrP9mD4rX9xd+E/FkKRXPi2Bd0yaJZSgXklvf26ZLT&#10;xhIWF6juxuYVkVPPJbq/+Cg3i6b9p/8Aa0+FX7LujG4l0i21O31LxObSSOGZWeIyPsaaPAaCwM0w&#10;Ks6ubkKULxha+3/iZ/whHwTvPGfx48SfJd6f4Zh02ed/IDra281xOtvbM+0iWea4VNhkCyOluMAj&#10;J+P/APgkj8HdU1TTfG37RHjCT7Z4p8d3t1BZ3O1U3wfaDJeT7Yn2DzrpduwxqU+y5X5ZaAP0K0nS&#10;bHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAUDAAAFfmB+2Rq19+3N+294N/Z48OXlw3gn&#10;wnMbnxLeafKxjWUANdyF0MsYaGLbbRNLGpS5nljbh6+//wBpT4vQ/AX4C+OfHsklvHcaLpkstkLu&#10;GSWGS9bEdrG6x4Yq87xISCMBiSygFh8q/wDBJn9n6+8I/C/V/jB4uW4vPG3xBma5jvNSDPdjTw5Y&#10;SM8kYk3XMpeZm3usqC2fqDQB91aTpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAA&#10;CvH/ANq79q7wh+yV8OH8SeJH+3ardb4dG8PwSBbjU5wASoODsiXcpklIIQEcM7Ij+gfFX4maH8G/&#10;hx4j8beJJ/s+i6HZSXs+10V5do+WKPeyqZZG2xopYbndVzk1+S37Keo6X/wUZ/b/ANe8X/FDSPtO&#10;laboz6tpnhhrlp7KFLee3ht7aQOD5kQ895XRQiSSlmKbHeMgH0V/wT2/Zn1bx/4yuP2sfilc3E/j&#10;bxVNdX+haSPtEUWn28weESkSkuytCTHBHlo0tyjAuWTyvFf2oLPxF8ev+CoWn6b+z/f2+geO/DWm&#10;Rxal4njUC0jvbdJXlkuJYElLKI5ILJxMnLr5DrtwD+r3iz+3P+EV1n/hGP7P/wCEk+xTf2X/AGt5&#10;n2P7V5beT5/l/P5W/bu2/NtzjmvkD/gmz+yH4n+Aeg+LfG3xQtt3xT8WXr/aZLm8iv7iC1Vix3zq&#10;GPmzzF5ZNsrq4S3Jw6sAAeK2/gH/AIKMfF7QZvCXiDxHp/gK0/eXUniGS+sbO4uPmg2Wyy6askse&#10;0ozgoibg8qyOwKIPqr9jH9hfwh+x5oN89ndf8JR4z1LdHfeJri1EDmDdlLeGPc/kxDCswDEu43Mc&#10;LGsdv9sj9tLw9+xzpXg271nSLjX7jxDqZtjY2kpimjso1BublCUKO0ZkhURM8e8yjDAKxHtXw98b&#10;WPxK8A+GvF2mRXEGm6/pltqtrFdqqzJFPEsqK4VmAYK4yASM5wT1oA/Mv9v7xj4Y/Zf/AG8vBHxE&#10;tX/tT/hJ9G+z+O/Cj2ss0WoaUxNozOHlWGbzYUZVgOEWSxjdwd/PFeC9J8Ffsb/tX+H4NYsrfxF+&#10;z58U5tL8VeE9Xkie1i0eVLoTabdNPcgOrWYmZJR5wJt7oPKDu8k9r+zR8O9L/wCClH7QXxu+LHj+&#10;x1CTwZFZN4a8MW1xbMBZpNHJHHLCzySQpc28I81owJEWe984BSEz81ftH/Dvxf8AsraDqvwN+Klj&#10;/wAJR4Mbz9V+H3i+G2LPYT7laT7NmRdkU/yxXVozkRPIlwgkKoZwA8Y/GvQ/gv8AGz9sfda6hdeM&#10;/Fl7rfhTScRo+nR2t1qcn297j51kEoijTySm5QxbepGK+n/CH/BI2H4nfs0fCaLUNZt/hx42ihvN&#10;U16b+xZLy5vGu2ie3hm82WF4Wt4Y0jMWNqyNKQMlmf5g/Y98eeBPFH7QUnxl/aO+IGP+EZ/s42LX&#10;Lzy3+o6lFGqWUrx28TyTRQxWZaSQkZk+z+Yz+awb7q/4fV/BD/oVviB/4LrH/wCTKAPnXQ/gGv7I&#10;v/BQj4LeAfg5451jX/E95Da/8JlFKbWOH7KWMt7GQH+VXtoXnFvKpeMCB0kld0KWv2k/DfxX/wCC&#10;fHxw+KHxQ03QPB/jf4e/E69ubSW48RafHcJm9lmuXsZIhKs4wI5VbaxglTYXG8KkfFfs6/FSxj/4&#10;KBaF4j/Zy0jxxqmheJpkh8XW/i+2XUrmG1u9RX7ZMZImkdYIw1s4nlkL+Yn7x3ViH91/4Ki6l/w0&#10;J+0d8FP2e/Dmq6gb973z9bj09PtcFp9qaJYppYEkBMtvbpczsHCbYZgwYLIxAB6r/wAEj/Auht+x&#10;TdQ3F7p/ia08Ta1qMuq6RLEkqWmUjtWs50LMG3wwJKQ6rlLlRtIwzfmBNqPhD9nb9uLX7+XSNQl8&#10;LeBfGeoz6bpOmXIWVnsrmZrCBppg5ERmigWRzufy95G5sZ+lb341ap/wS7/aO8V6P4J1vw/8SPhH&#10;rl7dz/8ACIafrqtLpU6Ns8iX5ppbW5gOyJndWE8aDd+8TEHFfsP/ALbXw6/Zn8PePdf8baF4o8c/&#10;FDXdT/tO2uZBbTW3mx286xStcyv50U8j3t4kswWQ+XIMAkuGAD9sHxB8Wfj58L/+Fz/FPxRb+AvB&#10;utTIfAfwya4mkmv1R0VblbcALtEFxcSNey4ZzsVUWOeAD7K/Y7/YN2/sG+KvAnj7Tv7C8SfEbzL+&#10;6+02Xl3ml7Qn9nrNskV5fJeJbkQuybWnkjdQd+fgrSf2wPCvxv8A2o7P4p/tL+HrjxJo+laYltpv&#10;h3wrZRfZBLFIGijminlBlg3SXErK8jFnZVOYsx196/8AD6v4If8AQrfED/wXWP8A8mUAfnr+z/8A&#10;BP4y+D/i54q8P+B/EVx4C+PPhua3S38HzXS2U+tW4cy3CxzO4t51j8u2m8iQmOeFmkXeseGqftvf&#10;tJ/8NOeKvDWt6/4S1DwZ8SdBspPDviHTpJM2Z8iTejxRuqzQS+dNeq8MhfYqQgOzb69V/bE/bW+F&#10;nxS8d+Ffiv8ABjSvGHgT4z6Pex+frtzb2tvBeWqxOo85Y5pfNlX5IxuXa8LSRyb1CKvQfHz/AIKZ&#10;+Ff2jP2V/GPhHWvAdx4e+KGuw6bZy6ppaxTWNzFaXcNzl5XZZo13m72QkShPM/1hLsQAfZX7H/wd&#10;t9P/AOCYsXhnX5NP8Df8JV4Z1e71LW5VhKRQXqzmK+nYOqtttHt2O9wVSNUYrtwv5l/Bd/ij+1n8&#10;L/D/AOzR4F8K+F103R9TbxVdaso+yXZJdrd7q7laXEqot4iYjiaXZFGFDbMH0DVv28PGvx6+C/w6&#10;/Z18Kpo/ww01dMtfD+teJtY19IIb21gtkiPmzukYtYGWN2kRTI8gKxKWyyS+q+BPBfh7/gn3+3f8&#10;J76z8Y28fwp8beEoYLrxQ1qRpt6zWuxytwzyqFkvILO7Z0cLEt0ikiIbmANX/goV8PF8P/Fz9mj4&#10;QeK/FmsaB+z5FpllpEd959ruF1bv9mmuJixjVWWCSzBnkXZEssrxo37yNvSvhj/wRq8IeA/ixHr+&#10;seM/+Ez8GL9uhbwrqmihXlgngmhjV7pJxiWPzEcSpGh3xhlEZwV81/4LGeNr5vjR8JPCPiqLWLf4&#10;SRwpqt7Lo6ss15K1y0V0sRkbyJJ4bdU8sMMobptx2ygV2vwq/wCCsf7Pnwf+HHhzwVovh74oXela&#10;FZR2NtNqkNpc3DogwC7tefkqhUQYVFRFVQAfBfxA8SX3wX+C/wAQv2avG2i3A8Q6N45g1zTr6z3Q&#10;wiVbaS2uJZDKu+WCSH7O8AVIywlMhfAWN/p/9pa+/wCEw8K/Aj9nXwf4Y8v4z+JvBnhfRPE+p3cW&#10;6XTbCGPz49OniCSTW2yb/TJyFjZY4IS3mKQE5X9vb4pfs8/taeBIvij8P9T/AOEd+LGn+X/a+h6x&#10;bvZ3WpWAlFuudqvBPcxl4HXZNu+z+Zvz5KrH4/8ABn9oH4o+J/GXi6TwW2seKP2g/ihN/Y7eIVOy&#10;ex0/CySrassgRGkMaAyMiLZw2YMbDeWgAPYP2gLrwJ8Qvj78HP2SPBut6hovwm8Ga0uhajd3bzie&#10;81aa6Zbxs7ZFeXczxROYFRJrifG2Bgw/Wn46fAvwh+0Z8ONR8FeNdO+3aVdfvIpoiFuLKcAhLiBy&#10;DslXccHBBBZWDIzKfzg+PH/BLmx+FP7Ctze2U1vrfxQ8LzSeJdW1WCNUWe1MSLd2cTMyEwQxxiZW&#10;kDuWhl2KhuCg+/8A9kL4vTfHj9mj4e+N7uS4n1LUdMWLUJ7mGOFpr2Bmt7mQJH8iq80MjKAB8rL8&#10;q/dAB8QaL+yb+2T+x55dp8GPH2n/ABG8GR3tv5Xhy9eOHMY3zS5t7tvLtomleRX+zXIkfzFbg8x+&#10;FftJeCf2hPBviH4M/F/9qiW38WeE7HxBBaXOgQtZTtaxJcefLBJaxKls7XMMEh3KzhljVJWTCLX6&#10;P+H/ANujwh4k/bJ1L4AWdrvu7Oyk268l0JYrjUokEs1kkcasB5cPmlpJHTbJBJHsztLeq/H74O6X&#10;+0B8G/Fnw+1eT7Paa5ZNAl1tdvs06kSQT7VdC/lzJHJs3ANs2ngmgDyr9s79lvQ/23PgfY2uj6xp&#10;8OtW23V/DPiGMJPby74v9W0qhm+zTqUJaI9UikxIIwjea/8ABPb9sSbxtb3HwP8AilqFxbfGrwjN&#10;dabM+qXUczawtvI6vslTiSeFVKOMszrH5weTMpT1X9gPwH8Ufhh+zRoHhX4sQW9rrukzT21hbpe/&#10;a54dPDfuY55A7oWUl1RY2KrCIF4ZWA+Vf+Cxnwh8PeE/D3hD42+H47jQPiKviC10uTVtLmMDTqtv&#10;PNDM5Xnz4mtkCSqQwU7SWCR7AD9NK/Mv9sjwlN+w7+1p4N/ab8LC4HhPxNqZ03xfpFpHHHHukiHm&#10;7I0kiMzTxxzXADgqLm3Ejud6qPpT9gH9sGx/ay+Eatd/aI/HfhqG2s/Ecc0ahZ5WRgl3GyKqbZjF&#10;I2wAGNlZcbQjv6r+0p8IYfj18BfHPgKSO3kuNa0yWKyN3NJFDHepiS1kdo8sFSdInIAOQpBVgSpA&#10;PQNJ1ax17SrPU9MvLfUdNvYUubW8tJVlhnidQySI6khlZSCGBwQQRX5wftJ2f/DC37eXhL472Ft9&#10;k+G3xB3aR4s+z2/7q1mcp58h8u3bbu2Q3gVS008lvdDIVjXoH/BJX416540+DfiD4ZeK7XULfxJ8&#10;Nb1NNb+0I5FlS1lMvk28nmOXEsLw3EWzaipGkCgEhse1ft0fs5/8NOfs4+IvCtnD5viSzxq+g/Nj&#10;N/CrbI+ZET96jywbpDtTzt+CUFAHFfttfsO+Iv2xtV0KJvi1ceEfCekw7k8OLoou4ZL0s4a7ZxcR&#10;Fm8tljUMG2APtI8x81PCf7Ivx2+HfhXRvDHg39pTT/CXhvSLKGytNL0z4bWBiXZGqvKxlnd2llcP&#10;NIxY7pJXIABAB/wSz+Olv8YP2U9B0e41H7X4k8Gf8SK/hkEKOkCZNkypGc+V9n2RB3VS728v3ipY&#10;/YFAHxV8Uv2Jvjt8aPAmp+DfGX7U39s+G9S8r7XZf8K9sIPM8uVJU+eKZXGHjQ8MM4weCRXkH7VP&#10;gfUf2xv+Ce/h/wCId7c6PqXxQ+HMM1xqz6JrdlqcMixqq6gDLayi2RpIY4L7YoZkCCJBl8n7p+N/&#10;wb+G3xW0rTNQ+J+n2+paF4WmbWUTVNQmg02Bo13NPcxCRYZVVFbPnqyhWkHCu4PyX+yb8RPgbof7&#10;R3j74BfCy+0/XvhZ4h0ZtT/s+8uftFmNWiZrS/s7c3EZe9intUgmJ82VNsMpTKM2wA+n/wBkv9oG&#10;x/aa+Avhjx1btbpqVzD9m1iztyoFpqEeFnj2CRyilv3kau24xSRMfvV7BX5q/wDBOzWrz9m/9qz4&#10;yfsyapJ5Gix3s+teHf7RvLc3Em3y9gHloPOlnsnt5mUEeWLZ/wB2pL7f0qoAKKKKACiisnxZ4p0v&#10;wP4V1nxJrd19i0XR7KbUL658t5PJgijaSR9qAs2FUnCgk44BNAH51/tIaLeftcf8FOvAfwvWPz/C&#10;Hwzsoda1y11Gyt5bdtzQ3U4Cs4aaKdX062ZWztLOwjKhix+1B+1d4v8ABv7ZK+NPB3wx1D4reAfh&#10;ho17oupXcOnF7PTdSmRZ7+aHUIY5RBLHCtrFL5o+RUuE2JvLmr/wSx1OG40r9on9pTxsmj6fb6pq&#10;c893eWltI82nrEsl/qARdruIGFzbkIrOzGAZBKKT9/8Awh0nwVbeDY9d8BWVvb6F4tmk8VG6hidG&#10;1CW+P2hrqTzAHLOHXh8FVCoAqoqgA/MC4/a28BftQftL/DXXPCPjbWP2aNSuIftPjzWbm+S1ttYa&#10;1WJ7S2Dhzb3DJ/pUay3kSKY2VSsnyQH7K/bisfDfjL9jZ9Kmi0/4nan4g/s3TPCNxeahbW8upatd&#10;ukFpeW80YSIygSvOREER41lU7YmbHVfGb9g34G/HT7XceIPAWn2OtXH2qQ63oQ/s+88+fl7iRosL&#10;PKGAcGdZAG3cEMwb5g/Ze/Yp0n4E/t+a1p3hLxZrGu+CfCfh+21y4t5r+3LWmr3UdzaW9texoB5r&#10;fZpL+dGEcZRZ0BOGzKAVP+CmGtXngP4N/Bz9ln4eyf2pf+I/sOkiC5vLf7ZLa2hggsoplZFCefce&#10;WwmBiXdaSLypcL9//Cr4Z6H8G/hx4c8E+G4Ps+i6HZR2UG5EV5do+aWTYqqZZG3SOwUbndmxk18A&#10;fs361eftcf8ABTrx58UGk+0eEPhnZTaLod1p15by27bmmtYCWVA00U6vqNyrLnaWRTIVChv0qoA/&#10;Or/gqbfXHxm+I/wO/Zz0WX/T/EmtJq+pSQafNc3FhBlraK5ABVGiVH1CSRc5AtgS0a8t9/8AhPwt&#10;pfgfwro3hvRLX7Fouj2UOn2Nt5jyeTBFGscabnJZsKoGWJJxySa/Pb9m1b79oD/gqd8ZvH+q6XcS&#10;aR8O4Z/D+mPNqTSLp10r/Yo/LTKnbNHFqUuwKURpmJJcq7e1f8FJ/wBqqH9m34C3mn6ZeXFr478Y&#10;Qz6bob26SA26jYt1deajoYmijlHlsGLea8RCsquVAPmD9oXxZ/w8a/agh+Hmkaz/AGf+z78N/N1L&#10;xJ41026/0NsQlpLh5JSsAwY5LeF8SYU3E4MkRYL86/sMfEyHSf2/PDPjlNPuPAXgnxl4g1XS7exs&#10;Ek+w7rmNjBpqmJFSRY5riwG3aFTMLkIMEfWniL4O2/7AX/BMXx5BPJp//CwvGllDaauNUWFXae9V&#10;LeWxgaJ8y/Zrd7p0w7jes0oGxmQdB8H/APgnz4V+N/8AwT3+FvhXxJJb6F4hkhl8U2niHQraJphL&#10;erJJCJy8YeVfJktFljDIWNpEokxGjUAfoVXP+P8Ax/4e+Fvg3VvFnizVrfQ/D2lQme8vrknbGuQA&#10;AACWZmIVUUFmZlVQSQD+evgWz/4KGfAH7d4YttH8P/GPSodn2TWNd1WG4xndI/lzS3NtdP8ANLsP&#10;2gNjylEeEA3ZUn7H/wAfv2qdev8AxR+1l45/4QH4baT9pvG8OaXqltGlsI1d45kCeZaxRRrPMDcT&#10;NJPsiKN8rCQAHxB+0d8VPGv7dXx68W+LNK0i4v8ATdG0y7ubG1jtkhOmaDZ+bN5lwQzAMFdmdmdt&#10;0suxOsaV+tP7AfjbRv2mP2FdA0DXIre/t7PTJ/BOuWFss9uvlRReSkZfcGLPZvbuzxtjdK2NpG1f&#10;AP8Agjn8MdG1TVfi38YdN0O30PTb/U30DQdNW/nuZtMtdy3U9uzMAJV2yWKrK2XJgfhcndU+Kv7O&#10;Hxy/Yb+OHiP4qfs4aV/wlvgXxF5k+p+D4bPzUtXeX5YPsMDRvLFG8xaB7cB4kEiPhAzTAH3/APBX&#10;4C+BP2dvCt14b+Huhf8ACP6LdXr6hNbfa57ndO0ccbPumkdhlYoxgHHy9Mk5+Kv+CxHiK38YeFfh&#10;Z8GtEX+0vH3iTxNBfWOnxzwrhBHLaRiUu4MfmzXQVGYbD5M2WGzmr42/4KIftM32lRR+Ef2SPFGh&#10;6kJg0lxremanqULRbWygjjtrchtxQ7t5AAI2nII5/wD4JT/Cb/heXi7xV+034/1/UPE3j6HWrnSr&#10;Tz22JDIbSLzbg7SA37m58mOIBY4kU4U/u/KAPnX4qfsj+Iv+CfPxQ0jxD4ugt/iN8EdXmh0PWLmI&#10;CA6jb3CO09q9mLhXWeMQPPC+8xrLDbSb1ddq+gePj41/4Ja3Fnq/wk+Mvhfx18PvFM0WpW/g3VpE&#10;nuZ4po7kQXnkxNl4BHFGDeQSQiWRY1ZCqgV+in7c3gDVvid+yX8TPDuhaTb67q8+mfaLfT7gXDGZ&#10;oJUnxEsB3vOBETEnKtKI1cFCwP4bfDX4wfDz4Q6Dot/p/wALdP8AHvj7mTULzx9IbzRrf5rpPKtt&#10;PiMYk3QvbMZbiR9ro2yNcK5APsrwb/wUg/a4+Nvh7VZfBvw48Lppqw3UU/iuHSriCx0to7cyySSX&#10;l1d/ZImjjxJic7eVyrbgD8lX3wx+Hnh/XpdW+Lnxm/4SPWrq9tbvUtK+H0B1+/n89WnujNqM7xWY&#10;lXKoZIpbr95I2VYI2fqD4G/s+337ZXxEfwL8Vf2jbfW7fRdMtNVHgP4fyNLY2cUdskCrDJHCul27&#10;QefbxkWqzht0y5U7nPqv7cP7AfgL4I/sf63ffC3QNH0/UtOmsbjXtb8R3aTX15Zwh0YW81xlIJ5J&#10;pIXZLfyfN2mNQ2UiYA+ANW+KHwP8PaVeaZ4R+Clx4huP7TeWDX/iB4nu5pnstpVYza6cbNI2JCPn&#10;zJdpZ13ONpX6/wDA/wCzd+1d8SvGVr4r8O+A/gv8KNNaGDV9H1LT/D/h+exRlERhe0mhhvLjc3+u&#10;WQsV4JVl+Ra+VfGX7TfgLWP2aNK+F/h34EeF/DviGGG1iv8Ax3M6Xmp3LRsJJpI3MKyRNLKOhldU&#10;jZolXG0r9f8A7Ov/AAUV+LNj+zzoXhjwJ+zz4o+IT+HNMTQoPFEMk17bLcRQqI1kitbFRtjVov3X&#10;mCQx7d0jMTIQDn/2jPhR+1P8L/O8XfFD9rTw/wCEvt2PLt7PxTqtl9o2eVEfs1hZ2a7tu+Mv5MRx&#10;uLv1LV8q+H/ix+1P4s8K6l4n0Txl8YNZ8N6b5n27WNP1TVZ7O18uMSSebMjlE2owdtxGFIJ4NfSv&#10;iz9uL41ftCeFdZ8M+Nvhr8D7uws72awu9H8a6hDpF5aXSRtG7JDe6pDPDKgldBMgVlYuFYMrY+YJ&#10;fhD8RIbfxJp+keIvA/h3w94gmSW+8P6X8U9FWxlWOQyQRuj6kxlWJj8hlZ2HXcTkkA9f/Zz034//&#10;ALTnk2fhX9q/+z/Ekmf+KZ13xvrVpqJx5p/dp5TJP8kLSHyXk2KVL7ScV9FfG/8AZo/bm8TaVpl3&#10;r+sfDf4v3FpM0VtYtoWjXM1osi5kkU6hp8SKpMcasFfcTs+UgEr4B8EPjF8Qf2RdK1PWfBngb4Dw&#10;akNMWHUdYbxtZ6lqV3FCu9tqLrTHdIyhmit41EjBAEO1APp/wt/wVA+N9n8OLXxD4k/ZZ8QaraLZ&#10;NqU/iTS1vrHS5LXBlW4TfaTBIhDtJczMpwWyAcAA+FfGXxC8MeEfHfiXw18X/gD4Pu/ElnZf2VeX&#10;HgfXJdIntr9Io4/tGLWa408SqFYvFHbKvnE7lBV0OVfeBP2efG+gy3vhX4meIPhvrVvZWu7Q/iDp&#10;L6hb3V07N9o8m/02NmEUa4x5lqrMdp4DsIrfwD/al8K/CTx9451vxd8I9H+MWm+JJjcxx+NZ4r3U&#10;rSUSyOJDeSW7iRnWV/NbylMjKjfJtKn6V/4Jm/s3+Av2l/EPxo1fxF4W0f8A4V1LNDb2HhOaZLq+&#10;sGe4eeEx3odbyBYo08reNi3PmNuLGFlABa8I/tYftffs9/Di8htbDw/8cPCGmXt/nx1b3MnihIY4&#10;QkkvnXdndboogsglX7WqyBJMcKgVOV039rL4z/8ABRjxVpXwp1Lx/wCD/g5otxuN7JZT3Gn/ANsJ&#10;LJHbG0AeZ2upSs77LUPGkvzbySqFfVf2rv2FfBn7IWgv8R/hp8bvEHwYu9SvX0tI7ye9lt5vOYTJ&#10;aJcWMTXMUSRwSt+8WfeY4gzKfmPyrqvxq+Gni7xt4k0P4+eCdP8AFOqxXs9pL8T/AIUXEVhe3Lpc&#10;zyvdCABbG9852RBO0Ub+USxLvtwAdB4t/Z4vviX8XD+zL8C7G31W38GzNceJvE99dNaNq+oI8Vvd&#10;XlykhAWCzkmeCGGJZWRWuHRpTO5Pr/7NHgX/AId2/wDBRyw8AeJ77+29K8YaNHpGl+IPK+z+b9rk&#10;iaGT7PG0zDN3ata7WZcZ80kIOfYP+CJ/gDVtD+EfjzxZe6Tb2em+INTgt7C+YXC3N4tskgkJDHym&#10;gR5iqPGNxk+0K5OxAvtX/BSr9mfw98ef2edb8Rahc3GneIfAWmahrmlXsOXVlSESz20kZIDLKsCD&#10;d95GVWBI3o4B9P8AizwtpfjjwrrPhvW7X7bousWU2n31t5jx+dBLG0cibkIZcqxGVIIzwQa4DwD8&#10;Lfhh+x78K/Ef/CMaZ/wiXgyx+0+IdU/0i6vdmyBfOm/eNJIcRQL8q5+7wMnn84P2Vf2+/wBqTRfB&#10;tnJq3wh8UfHHwm8LR6drVtpV3HcsYykQBvYoJEnVTFKGLo0rSMxaU7dtdB8SJP2qv+CjWvW/ga8+&#10;HuofA74Tx3sE2qNrFvPC7Jt3BpjMInvdjxSMkUMaIHki80jakqgHwV4w8SeNdS8faj+0boui3Gga&#10;bqPjm7vtO1Jdl3DYaosq3627My4ZkWaNl8xAsgR8A7HC/up+x3+1V4e/av8AhHp/iDT7y3XxPZQw&#10;weI9IjQxNY3pT5isZdj5EjK7RPubKggnekir4/8Atgfsh+GNE/4J36x8PfCltstPANkfEOlT6peS&#10;lxJbtJPdzOyDDyywyXgClRHvmGBGApT5A/Zz/Ze8SfE79n3wb8Zf2afE/wDwhPxY0H7To/ijR4L2&#10;5gt9Umt5PPiAaYujSyoLNpIXP2RzIP8AU+WysAfspX5V/wDBbz4pf8k0+HFpqf8Az8eIdT0z7P8A&#10;SCym80r/ANf67Vb3YfcNd/8A8LL/AOCjH/CK/wBk/wDCp/B/2/7F9l/t37XY/bPM8vb9p2/2h5Hm&#10;5+fHleXu/g2/LXoH7L3/AAT+1TwV8R/E/wAVPjj4o0/4o/ELxJZXFjd2slks9hbpMTHKVaZAX3W6&#10;pCFWOJI43liCuhGAD4L+Gt54i/Z38G/CL9rL4fWFvrGmrDL4Z8deHdJYQWdm0BW0iFz5Tl0a7hWC&#10;4LSoyi6KSnd58UY/anwB4/8AD3xS8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQCrKwKsjAMrKysAQQ&#10;PzV/4JteGPDzeIf2k/2WvG13b+L/AA9ZanK0Gl3NiYlvFguHtLy7DLkxNuj09lHm7kYK0ZyrNXQf&#10;8E8/iZrn7N/7QXjL9kbxrP8AbI7G9ur3wzqcjyF5P3az+UsStLHFFNbZuwu5fLcyqxd5AFAKvxDt&#10;5v2U/wDgrZ4T8S2cFxbeE/ixDHYXUen6VHHC9xclbZ4hIx2uwvIrO7mkQrIBPyG3fvP00r4K/wCC&#10;x3whh8a/s0WPjeKO3GpeCtTjlaeaaRW+xXbJbyxxouUZmmNm2XAwsTYYZKt9gfBT4oWPxq+EfhDx&#10;1p4t47fX9Mgvmt7a6W6W1lZB5tuZFADNFJvjbgEMjAgEEAA+CvBMf/DJP/BWTXfD8+rb/C3xgspd&#10;UiW61TykguriWWZDKhRUkl+1QXVvCgywS7TDsxZWq/Gv4qftEfs1/tDeL/g18GNIt/G9v43mn8aa&#10;VLc20+oX2hjUZjFOQSyW1tBHeiaRfMRol85WlZi7iu1/4LE/DfVNQ+Dfg74oaBcahaa14B1pZPtd&#10;ldrb/Y4Lkxr9oB4k81bmGyVDG2V8xiQQNyfSnw6j0P8AaSs/gz8dLPVtQ0y7s9GuZY9L0fVElspf&#10;t0MK3VndkJmbyJoFGBs2ywZZcrgAHxBpP/BL/wCNv7Q2q2ev/tEfGO4ZBMl8mi2k8mpTW4nYPeW6&#10;bylvZMNsaDyFmiyBgFY1Ddr+0N8Jfgb/AME4/hx4U8d+C7L+zfiTputafPpgub3z7/xEkQa31CB2&#10;ljlWGKS0urkyPDHEiyG3P3liQ/orXFa5pPw6+Guq6x8StZsvC/hXUpoY7bU/F99FbWczxFoo0jnu&#10;2CkqWSFQrNjKxgdBQB8P/wDBST7Z8Af2jvgJ+0fZf2h9g0q9Hh7XXtvs8uLXdJJ5MMMmCZZrebUl&#10;LZ2jZHzG2Gb9CtJ1ax17SrPU9MvLfUdNvYUubW8tJVlhnidQySI6khlZSCGBwQQRXxB8QtW/4b1/&#10;YZ+L+nINP17xT4T1rU7Oz1PQdJ8+31G606UT28unRefM4+1WrRwhhIzZuJQodcB/QP8AgmL8Uv8A&#10;haH7G3gr7Rqf9p6r4d87w9e/6P5X2f7O/wDo0PCqrbbR7T5lznPzEvuoA+qqKKKACvj/AP4KtfEz&#10;/hXf7G3iO0in1C0v/FF7a6DbT6e+zbvczzLKwYERPb288bAbt3mBSNrMR9gV+av/AAUS0f8A4Xx+&#10;3F+zf8GpPD39q2EedX1H/TfJ+1WE9yPtkfVCnl2+mzPuV9zeZhQGUbgD2rwN+zHrl9/wT7+Hfwd0&#10;qfUPD39sWWnN4mm1C+ksNRsbW5uFvdVgiC27ZlPmT26wyqq7ZCJGbaQ5N8UviH+xD9s/4W/qeofE&#10;z4MSXsFppHjq1txNrGgRt5USJrEaqnnRHLf6VH5kjPGdylriKNKv7VP/AAUC0n9lH9pLw/4Y8U6X&#10;rF34Tm8JTalKNEit55ri9mvFjt8rK0ZRYo7S65WQ7jcjKfIGrwrw/wD8Fdtc+NH9peGNE/Zh1Dx3&#10;9ospPt2j6fq8mo+ZatiOTzYU09sxHzAjbhtO8A9aAP000nVrHXtKs9T0y8t9R029hS5tby0lWWGe&#10;J1DJIjqSGVlIIYHBBBFea/tVfFL/AIUv+zj8RfGUep/2Nf6bo1x/Z179n8/y7+RfKs/k2sDm4khH&#10;zKVGct8oJr84P2Z/jN+0j8Lf2hrmXT/gB440v4SeJNT8r/hX8Ok3sdjokc0zMJLKW5CxWzK8ryOM&#10;w2773ysKiNofav8AgsJ4n8Rax4N+FXwh8M2lxPqXj7xAVUQ3wt1uWgMUcVpIrYR1kmvIXy7BUa3U&#10;kHhlAO1/4JK/Bn/hWP7Kdn4gvLP7PrXjS9k1eRp7D7PcJar+5tYy5+aWIrG1xGxwuLs7Rg7m+qvi&#10;x46/4Vf8K/GXjL7D/af/AAjujXmr/YvN8r7R9ngeXy9+1tu7ZjdtOM5welW/h74Jsfhr4B8NeEdM&#10;luJ9N8P6ZbaVay3bK0zxQRLEjOVVQWKoMkADOcAdK8K/4KReKdU8H/sS/FK/0i6+yXc1lb6e8nlq&#10;+YLm7gtp0wwI+aGaRc9RuyCCAQAeK/8ABGX4W/8ACJ/s4674yutM+y3/AIs1p/IvftG/7VYWqiKL&#10;5AxCbbhr4cqrHOTldhr5/wDE37S/hj9o7/gqx8O/7Zv/ALX8NvC+tDRvD/kzSvBPfoH8i7XyZHVv&#10;N1AQbZF2q8Mdv5g2q1fUHgDxJN+yH/wSf0nxFaalcXOpW3hIalp97bWkZa3vdUlMttmORijLDNfR&#10;hic7ljZtnOyvl/4P/wDBPfQ/j5/wTd0bxP4V0/zvi5c3t/q9jdT3KQCfZdG1exLbMGJobUPGJD8k&#10;7k+ZHHJICAfo/wDtQfsv+Ff2svAOn+EfF1/rGnabZanHqscuiTRRTGVIpYgpMkUg27Zn4xnIHPUH&#10;2Cvzg/Zn/wCCtmjLb3PhH9oSzuPBHizQ4fs1zrn2Gd1vrqORo5Y5rSKEvazgbcqAULLL/qcJGcr9&#10;pj/gpZffGy4tvhB+y7a6xrXizxFN9iPiaG3a1YRNGrMLISFXjbBkD3EqxiFYndeqyxgH3p8N/j14&#10;E+Lnirxp4b8J67/auteDb3+z9dtvsc8P2OfzJY9m6SNVk+aCUZjLD5euCM+K/wDBTr4pf8Kv/Y28&#10;a/Z9T/szVfEXk+HrL/R/N+0faH/0mHlWVd1ol38zYxj5SH218v8A/BJPSb74GftDfHb4NeJ7K4h8&#10;WQQ21yZY4mW2eKzmkiaRTIEcrKL6CSJtmHjJbj5QfsD9tr9k2+/bC8A6F4Rj8Y2/g/TdP1P+1Z5W&#10;0dr6aaVYnijVT9oiCKFml3AhixKYK7SGAD/gnv8AC+x+FP7H/wANrK0NvNcavpkfiC8uobVYGnlv&#10;ALgeZgku0cckcO8nJWFeFGFFr9tb9q7/AIY9+FeleMv+EW/4S37drUWkfYv7Q+xbN8E8vmb/ACpM&#10;48jG3aPvZzxg/QFfit/wVU+Nf/DRPxgvfDfhG1+2+H/hHZXP9s38kfkOt1Le29pc7d75kiSY2cQ2&#10;oG3mVvmj2uAD9VP+Fs654l/ZZ/4Wd4Y0DzvEmoeDP+Ek0vQdsl5uupLH7RDbYjCPNlyqfKFZu2Ca&#10;+IP+Cfvxh8NfsQ/s23OmfHY6x8MtS1/xbqFzplnreg36zXMUVnp6vIEWBiFDOBuIAJyBnacfZP7F&#10;PinS/GH7I/whv9IuvtdpD4ZsdPeTy3TE9tCttOmGAPyzQyLnoduQSCCfhb/gud/zRP8A7jf/ALYU&#10;AeleGf8AgrZ4Huv2l/Fmi614g0ez+CttpiS6H4jh0bUTfXV6Vti8ciYYhQz3YyYU/wBWvzc/N8Af&#10;tlfG/wCH3xM/ao+LXjHQ9Mt/HmheINMtLPQ9RuXvLFbG6W0s43uxF+7eRkENwipJhCzq5Dqu1v0K&#10;+On7Lf7Cf7Nf9if8LH8M/wDCOf215/2D/T9duvO8ny/N/wBRK+3Hmx/exndxnBx4V4/0H/gm94m8&#10;G6tpnh3xNceDtduIStlrltaeILtrSUEFXMMyski5GGUgEqWCsjYdQDwr9lv46fEP4OfBvWI/hVom&#10;n+Bf7WvQnib4q+KrsSWYaArJBbWccqCESxwyTM1siXd1MsrtGnyIq+K+PfG2l+LLxr7xn408YfFj&#10;xJHZXmnR39xetDb2rpMfsc0NxdCae5tmDSSNA8No4MmAwO419VfDvwf+x3Hr1jf/ABc/aT8QfF20&#10;0qyi03StLn0DWNPt7a1RZFW3JCyS+UhdWjSKSJUKnIYMRXqv/GsX/P8Awk9AHxB8NfGOneJtVvbZ&#10;vFXgf4E6F/adlfpPb+Hr2/1K0ZGjLS6deiC6vY2Q26yeW13CpaQhSFZ9vv8AH4L/AGVPHWq3Gp/G&#10;H9r3xx8SNSWGK2sLxdC1KCa3iVpGaNnuYLsupZ8qqlApLn5t3HsH/GsX/P8Awk9H/GsX/P8Awk9A&#10;HKeBfBv/AATc8I/bv7V8d+IPGv2jZ5f9uwatF9m27s+X9jtLfO7cM7933Fxt5z1f/GsX/P8Awk9H&#10;/GsX/P8Awk9H/GsX/P8Awk9AGT4p0b/gmh4g0G6sLDXdQ8M3c23Zqmlx6+9xBhgx2C4iliO4Aqd0&#10;bcMcYOCPIPG3wN/YdvtKij8I/tH+KND1ITBpLjW/DV3qULRbWygjjs7chtxQ7t5AAI2nII91/wCN&#10;Yv8An/hJ6P8AjWL/AJ/4SegD4/8AjJ4mSz/4Si9079obw/8AGyO6sodPhm8WeGr6512SD5gyWz6h&#10;ZTLZ7GuJ2zFdISFDg79qjzXSfF/gq88TWerNp2sfDLUodTS8i1TwXcPeQ6bFFAPLFtaXUyzmc3CL&#10;IZmvwFDNtj+Va/Qr/jWL/n/hJ6P+NYv+f+EnoA8K8N/tJ/FnxJ8Bda8I+Lr23/aM+F9/pn2jWrOx&#10;1OZPEegeXvuTK8rxfaQsExt3e5lhubMeXHCsuCy18a/2zaf8Ir/ZP9g6f9v+2/av7d33H2zy/L2/&#10;Ztvm+R5Wfnz5Xmbv49vy1+hXxM8NfsDa1b6fffDP4sax8I/FmmTLc2WsaXp2uXqrKskbrI6TRlwy&#10;BG2NFLEVZ9x37QKqfCbwt+wnoP8Ab9/8V/jBqHxj8Satem7OqXuja7pvl5yzkiIF5ZXdmZ5JJGz8&#10;uFUhi4B9FftQf8FbPA/hXwDp938D/EGj+MfFj6nHFdWOt6NqMcMdkYpS8gLCAbhIsK43nhj8p6j0&#10;rxn+2Z8Hf2ovh744+FPwx8Yf8JN4+8VeGdY0/R9J/sy8tPtU5sJ2CebPDHEnCnl3Ucda8A8J+Fv+&#10;CbPjjxVo3hvRLX7brWsXsOn2Nt5niWPzp5ZFjjTc5CrlmAyxAGeSBRD8BfAn7O3/AAVo+Cfhv4e6&#10;F/wj+i3Xhm71Ca2+1z3O6drbVY2fdNI7DKxRjAOPl6ZJyAe6/wDBKPRfHvhX9lyfw74+0PWPDtxp&#10;HiC7g0vT9b0x7GaOyeOGfIV0VnUzzXJ3nPJK5woA6r4K/txWPxs/av8AiJ8GdP8ACNxp1v4PhvGb&#10;Xrm+UtdS2t1DayoLdUwimSVyreYSVRSVUsVX6gr+fbVPihrPwp/bM8efHjweLfW/D3h/4jXYe8tL&#10;qBob2K9nvmWFHIfK3FtDdqJkRgowwIJTIB/QTX5wf8EyNTm+C/7Q3x+/Z2mTWE03R9Tm1nQ49Sto&#10;1YW8cy2zzyybUdmnhk050wvlsqsy7d3z/f8A4A8f+Hvil4N0nxZ4T1a31zw9qsIns762J2yLkggg&#10;gFWVgVZGAZWVlYAggfP9n+xdfab+3Hf/ALQ1p8Q7i1t7+EW154Vh05kW5iFglqI5LgT4dRJFHPtM&#10;RG6Ne6hqAPdfil8UvDHwX8Can4y8Zan/AGN4b03yvtd79nln8vzJUiT5IlZzl5EHCnGcngE1b8Ae&#10;P/D3xS8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQCrKwKsjAMrKysAQQPlX/grZ42sfCv7FviDTLuK&#10;4kuPEup6fpVm0KqVjlWdbwtISwIXy7SQZAJ3Moxgkj5A/Z1/aO+KP/BNO40Lwb8Z/Desah8L/Eum&#10;JrWkxW8ebnTZZY1lkigExjCsskgjuLWQoY5G81eHzOAfpT4Z/Zf8K+Ff2l/FnxwtL/WJPFniXTE0&#10;q8s5pojYxxKtsoaNBEHDYtI+TIR8zccjH56/8FkPFOl+B/j78G/Enhm6+xfE3R7JtQlufLeTyYIr&#10;pZNOfbIDC2J1vTgAk4+cFdlfSvxM/wCCuHwB8H+FZ7/wxrGoePda+ZLfSdP025s8v5bsrSy3Mcap&#10;FuVVZl3uN4IjYA48K/ZR/Y78RftjeJvG3x9/aB0+3it/HGmT2uiadDaiGaNZYFgi1CFG3LGsMChL&#10;cyrIznbOeVjkkAPt/wAWf2H+2R+yPrP/AAjH9n39h458Mzf2X/a2ySK2upIW8nz/AC/MCS29wF3b&#10;dzRyQnHzLXiv/BIbx1/wl37G2m6V9h+yf8IvrV/pHnebv+073W98zG0bMfbNm3Lf6vdn5sDz/wD4&#10;Ip/Ez/hIPgf408Ezz6hcXfhvWkvYvtD7reC1vIvkihyxK/vra6kZQoXM24ElmxV/4JUW1j8NfjR+&#10;018KrPXrifTfD/iBY9I0vULxWmeKC5vLaa5EQ2gsVSzWWREAz5QOPkFAH3V8a/hfY/Gr4R+L/Auo&#10;G3jt9f0yexW4ubVbpbWVkPlXAjYgM0UmyReQQyKQQQCPgD/gnDbzfHr9j/4w/s6eL4Liw1LQJrnT&#10;VTVtKjZdJW8ErRfumKu08F7DdTESbWVvLCuMAJ+mlfmX4TWx/Zn/AOCxXiCyudLt9I0L4m6Y5sLq&#10;51JVXzbpY7iSYbixLTX9ncQrCSh3TLsG3YrAHP8Agj4kft8ftX+FbDTdFt9P+HOiw/bdC1TxRc2i&#10;aXPczxR+XM0wk8y4jlWRHjD2cMYSZpB8pj/d+P8Agn9k3wFrn7RXxD8IftTfHi403x3osNtJJdtq&#10;aRw6kslvbPFIuqX4Jdo45BG0Dwq2NjI7Kjhft/4c/tEaB+zj+1B8Vvgn4otfGEketa1L4x8LXg0+&#10;71b7Ul7DHcXlrbW9tC0gijuftjq0asnE4dldCZPoD4F/CH4eeD9B07xX4V8A/wDCLa1rll9tu7vW&#10;7Yt4gP2phcyxX1zM0lw8vmMN6ySvhkAzhRgA8f8Agh8NfD37I37Uep/DbwtZ3Gi/D74geH11zRbW&#10;/wBdM0MOr2MnlX1tawSs0rNJbz2s7MzE4gbBZUxF4r/wTxW++Bv7Zn7RHwH/ALLuNO8PRzSeINHs&#10;21Jp4bG1SdFg2oS+Wmtr20ZnL7wLdFcE/c+itF/Zn8D/AAk8dx/HT4r/ABD1DxX460uyt7Q+L/Fm&#10;oQabp2mZie2cW1vEIoIIpTcMPLk8zDOCGLszv81ftsf8WB/4KOfs+/F2P/hH9L0rX9mjajdXn7nG&#10;2Q2t5d3LfIvyWl/CEkZzjyBuGxAGAP0qooooAK/Mv9k3Q7741f8ABU748fEbWtHt5LfwXNeaVbXd&#10;tM0S2t0rjTrVjGZNztJZ213uJBQMWOEJjA/Qn4seOv8AhV/wr8ZeMvsP9p/8I7o15q/2LzfK+0fZ&#10;4Hl8vftbbu2Y3bTjOcHpXwr/AMEkfC2l/Bv9kfxt8VvEtr/ZFpql7dahPq3mNP5uk2EJUP5MZYjy&#10;5vt/AQO3ow2UAfavhX4F+EPCHxY8a/Eqz07zfGfiz7PHfapcEO8UEMEMKW8PA8uI+QsjAcu5yxIS&#10;NU9Ar8gP2Uv+Ck3/AAyX8J/h98MvH/wm8QWmiw2VxqUOvRXGy4vbW5nuLiG4gtJoo1kiZn2BxPtI&#10;VmBJG2vrXwT/AMFbP2c/FWlS3ep+INY8HXCTGJbHW9GnkmkUKpEgNoJ02ksVwXDZU5UDBIB9lV+a&#10;vj7R/wDhf3/BZLw5pVx4e+0aV8NdGtrq9m+27c+VC17bXWAUb5Lu/tE8tS+dm5soWC/X/wAE/wBo&#10;b/hd3xY+KelaHDp+o+AfCv8AZVppXijS7j7Xb6tdTwST3YSdD5R8kNbIY0JZSSzN+8VV+Nv+CS8U&#10;PxW+NH7QvxpufDdxpdxrWp7dPuGkkkhgW7uZ7u7tFkwqSspWyLHbuA2HCiTBAP00r4K/4LPatfab&#10;+yholvaXlxa29/4ts7a8ihlZFuYha3cojkAOHUSRRvtORujU9VBr71r4A/4LV/8AJrPhb/sc7X/0&#10;hvqANX9sLwtqngf/AIJLt4b1u1+xa1o/hnwzp99beYsnkzxXNhHIm5CVbDKRlSQccEivav2Vf+EY&#10;+C/7Dvw61WT/AIk3hvTfBlv4h1Gb97P5fmW3228mx8znLyTPtUHGdqjAAriv+CqmrWOm/sOePre7&#10;vLe1uL+bTbazimlVGuZRf28pjjBOXYRxSPtGTtjY9FJroPgDp2l/tAf8E9PCfhvSNX+z2mufD9fD&#10;D6j9mdvs062ZsZz5bFC/lzJIOoDbOGwQ1AHyV/wTZ/Z98FftVaV8Z/jD8T/Dej+JdS8WeILzTjps&#10;lq4h04yqt1cyW7GQlGdrtFRxiWIQfLJ+8av0V+F/wU8BfBXSjp/gXwho/ha3eGG3nfTbRI5rpYVK&#10;xmeXG+ZgGb55GZiWYkksSef/AGW/gX/wzX8CfDPw4/tv/hI/7F+1f8TP7J9l87zrqWf/AFW99uPN&#10;2/eOdueM4HzV/wAFSf2xtf8A2bfCvg/Qfh74k/sTx9q1619M0dtaXflabHG6MJY5g5TzJnj2ME+b&#10;7PMNw2kEA4r9vHQ/FX7Jf7S/hf8Aaq8CaPcaxpFxCNK8Z2CTSpBKNqwxNO6yEqssflIh8vyo5rSB&#10;2DvIqt7/APCH/gpR+z/8X7eMReOLfwfqRhknl03xeBprQqsmzBncm3ZmyrBElZtpzgbWC+wfs9+K&#10;dU8cfAL4aeJNbuvtutax4Z0zUL658tY/OnltY5JH2oAq5ZicKABngAV+Zfwt/Zr+F37T/wDwUl+M&#10;mlzeBrix+F/hOGS2/snS4P7NsV1CDyLIxubbARZJI7ydFR0Z/K3HgSJQB6V+0Z/wUW1z4++d8KP2&#10;UtJ8QeJPEmpYjvfFVnZPB9ltX8pC9tv2vB88wje5nESw4JU5ZJU+gP2Xv2D9D+Bf7Mvif4aaxqP9&#10;o6142sriDxNrWmxpG/7+3MHk20jR7jFCrP5ZlBy7yPtUSGNeg8a+APAX7Fn7LnxM1T4Z6To/w9ns&#10;PD95PbakQjzS3qxzGzEs1wWa4bz5gsaSs/MgRRgha4n/AIJf/Hrx3+0R8Atf8SfELXf+Eg1q18TX&#10;Gnw3P2OC22wLa2kipthjRThpZDkjPzdcAYAPlX9n39sTxP8A8E37zVvgT8d/CuoXui6Pvu/D+oeH&#10;YYpHaOWZnJjMjRLPbSM0siyEiSNw8bKT8kPhf7fX7Zmk/tweMvA2k+E/Dtx4f03Q5ri3s77xBqFv&#10;btdtdi1BMwLeVbKjwkb2mZSp3MUwQPqr/gpF4ksfF37cv7Lvw51PRbe+0211Oxvro3e2aG9ivtTh&#10;ge3eFlwVC2RzkkMJiCBt+bJ/4Kx/C/SYfEP7MngTwn4Ut4NNvNT1Sws/Dnh82+lrK09xp4MULlDF&#10;A0jyH94yFQz7mB5yAVf+C53/ADRP/uN/+2Feq/Fn9j39h/8AZf8ACugS/E7SvsH2vFlb3l7q2qzX&#10;moSRxgySmG1k+hdkjWNWkUYXcinwr/guD4kvrrx98LNAk0W4g02x0y9voNabd5N1LPLGkluvy43R&#10;LbRO2GJxcpkLwW6r/gtxpN9r2q/AbTNMsrjUdSvZtYtrWztImlmnldtPVI0RQSzMxACgZJIAoAq/&#10;8axf8/8ACT0f8axf8/8ACT19Vf8ADrj9mL/omf8A5X9U/wDkmj/h1x+zF/0TP/yv6p/8k0AfKv8A&#10;xrF/z/wk9H/GsX/P/CT19Vf8OuP2Yv8Aomf/AJX9U/8Akmvj/wD4KgfsZ/B39nb4BaB4k+Hvg/8A&#10;4R/WrrxNb6fNc/2neXO6BrW7kZNs0zqMtFGcgZ+XrgnIBrf8axf8/wDCT0f8axf8/wDCT1+VdFAH&#10;6valpv8AwTL0m4SCd7d3aGG4BtrnxHOu2SNZFBaNmAYK4DITuRgyMFZWUVf+NYv+f+Enr8q6+v8A&#10;/gl/8BfAn7RPx91/w38QtC/4SDRbXwzcahDbfa57bbOt1aRq+6GRGOFlkGCcfN0yBgA+lf8AjWL/&#10;AJ/4Sej/AI1i/wCf+Enr6q/4dcfsxf8ARM//ACv6p/8AJNH/AA64/Zi/6Jn/AOV/VP8A5JoA+Vf+&#10;NYv+f+Enrqvhb8Lf+Cdnxp8d6Z4N8G6Z/bHiTUvN+yWX2jxFB5nlxPK/zysqDCRueWGcYHJAr6A/&#10;4dcfsxf9Ez/8r+qf/JNfNUPwF8Cfs7f8FaPgn4b+Huhf8I/ot14Zu9Qmtvtc9zuna21WNn3TSOwy&#10;sUYwDj5emScgHzV8RPhb4Y+C3/BVjwp4N8G6Z/Y/hvTfGfhj7JZfaJZ/L8wWMr/PKzOcvI55Y4zg&#10;cACvdf8Ago18b779nD/gop8LPiNp+mW+s3Gi+EoWawuXaNZ4pbjUoZUDryjGOV9rYYK20lWAKnzX&#10;9pb/AJTJaR/2OfhP/wBE6dX1V8ZP+UyXwJ/7Ey5/9E6zQBz/AI//AOCxng3xX4N1bQvhb4P8cT/E&#10;XVYTp+gC50+02rezERxOFSaYyMrMGWPy28xlVDgMWHr/AOxj+wvofwq/ZTvvAfxI8O6fquteMt11&#10;4ps5GSYDtb2yzIqt+4UKwKu3lztK8T4KtXzX+0ZZaH+zt/wVS+AH/CAeFPD/AIbtL2y02ymsdO05&#10;LW3b7de3tjNKUh2AyiGX5WPdEyGA2n9H/jd42vvhr8F/H3i7TIrefUtA8P6hqtrFdqzQvLBbSSor&#10;hWUlSyDIBBxnBHWgD81fhn8VPij/AMEqPGWoeAvihpGseN/gXcTM+jeIdKtty28sgkkQW5kYIjSG&#10;OTzbN5AVYNLGSCWn+1bz/god+znY+DbDxPL8VdHbTb2YwRQQxzy3ysC4zJZJGbiJf3bfO8aqcrz8&#10;658q/wCCcfxk1H9sj9nnxjafGHUNH+ImpW3iAwXGl6lp1kVWy8m3ltzLbJGqFTMk7I7Jy0bYPycf&#10;P/8AwU0/Yd+FfwH/AGedP8WfDLwHcaTqUPiC2t9Rvob6+vFhsnhuATIJZXRFM32dd5A+ZlUH5sEA&#10;yviH8RvEX/BW749eE/BXgvQ9Y0D4NeFpo7/W768nEE22TaJZZQplhWfYssVtGBI2WmckI0gi/V7x&#10;T4T0PxxoN1oniTRtP8QaLdbfP07VLVLm3m2sHXfG4KthlVhkcFQeorA+Clz4V1L4R+ENT8EaDb+G&#10;PCeraZBqunaTbWcVottFcoLgKYovkRiZSWCkjcWOTnNfFXw0/b81HW/+CkvjL4Y61r9xbfDqSa48&#10;OaHpt5aWUC2+r2/lI7NPxIyyywXaRguxZriFdgJwgB2v7Wn7Dfwg0X9lP4wTeEPA/h/wrrS2V14m&#10;XV4tNW4uIZLfbdSQwO53W8Ui25iEcTLGglYhMZVu1/4Jr/F6H4v/ALH/AIHlMludS8Nw/wDCM30N&#10;tDJGsLWoVIAd+dzNbG2kZlJXdI2NuCq/UFfOv7Ev7Jt9+x74B13wjJ4xt/GGm6hqf9qwSro7WM0M&#10;rRJFIrH7RKHUrDFtAClSHyW3AKAeFf8ABOH/AJOm/bQ/7HNf/S7Va5/9kvw3ffDX/gq3+0V4Xj1q&#10;4vNN1HTLnxBPAu6GF5bm5sruPdHuIZoVvpYlc84ZyAu8rR/wTV8f+HtU/a8/az0+x1a3v7jXfEEm&#10;s6Y9oTNDd2UWoXqvOkqgoVzd2+Pm+YSArkAkdB8G/wDlMl8dv+xMtv8A0To1AH3/AF+cH/BXrSb7&#10;4e6r8D/jhollo7al4T8QC2druJjNdShkvLONygBeBGtLnK+YpUznb99iP0fr5f8A+Cl3gCb4hfsW&#10;/ESCz0m31XUtKhg1m3Mwj3Wq288clxPGzkbWW2FyPlO5lZkGd20gGt+0R+1VD8B9a+Efie7vNHPw&#10;V8STXkGueKlSS9aFmsjPpptRbuS6zMkmXEci7VHKZBOTq37YXjXXtVvNI+Gv7OHxI8T6laTOWufF&#10;VsnhbTZ7VWKmaG5u8lmZjGVhaNHKszELsIrn/wBmHwdof7Vn7G37OWq62moaL/whd7p+qWMOn3SN&#10;511pDzWUZlLxHMUnll2RQGG4KH4ydb9vr9tfQ/2U/hxd6bYXvn/E3XLKVND0+3KM9nuDIL+YOrKI&#10;o2yVVlPmumwDaJHjAPir9vz9qT4361ps/wADfE+j/D97/wAZfZJW8K+Ezfalruj5uIbi0s7mXIge&#10;5Yqi4iVt4BYKqyRFvoD/AIKveBdU+JH7FOgeNdU0HT/D3iTw3e2Gp6nZ3Ey3NxYJcp9nuLOG4RCJ&#10;MXE9vuIKo4g3clUBtf8ABNP9i2++GelXXxf+KulXE/xb8QTS3NtJrE7T3enWsygtJKrjMd3MzSmR&#10;mZnCMqHYzTIfVda8aTftifs8/tH+E7TwdbnUtE1PX/BOn2NzdR3C397awqba5BkREhYzPGygk+Wy&#10;K2/jIAPYP2ffiZ/wuT4H+A/Gzz6fcXeuaNa3t5/Zb7reK6aJftESfMxHlzeZGVLFlKFWOQa9Ar4q&#10;/wCCQ3jr/hLv2NtN0r7D9k/4RfWr/SPO83f9p3ut75mNo2Y+2bNuW/1e7PzYH2rQB8q/8FQPFn/C&#10;J/sS/EHytZ/sa/1L7HpttsuvIluvMu4fOt0wQX3W6z7kGcxiTI2hqtfsi/BCxm/4J7+DPh5qep3F&#10;zpvifwlM11dWiLBNFFqiy3Dom7eN0a3ZQMQQSgYqM7R4V/wWQ1HVPFPhX4N/CnRNI/tHWvF/iZp7&#10;GT7SsX7+GNbaODDgL+8bUR87OoXy+chsr7r+1f8AEyb4J33wL8O+CNP1iW+/4SCS5Twf4OSOGa+0&#10;Sw025N5BFG6GF1jSSArbfK8hVFhKSBZIwD6V1bSbHXtKvNM1Oyt9R029he2urO7iWWGeJ1KvG6MC&#10;GVlJBUjBBINeFeOv2A/2efiJ9h/tX4T+H7T7Hv8AL/sKJ9I3b9ufM+xtF5n3Rjfu25bGNxzz9n/w&#10;UA8JWNvf6h43+G/xY+F3h6yhEs3iDxf4LuYrFWaRI0jLwecVZmkGCyhTjG7JUHW8E/8ABQ79nPx9&#10;qsun6Z8VdHtbiOEzs+txz6VCVDKpAlu44kZssPkDFiASBhSQAeP6J8N7j9h39in9pR7u4/4Q6wu9&#10;a8QX3hU6ddzTXFjBcJHZaUDKm51lZ0hZW3EoJEZ2Vg4XoP8Agkn4JsfCv7Fvh/U7SW4kuPEup6hq&#10;t4szKVjlWdrMLGAoIXy7SM4JJ3MxzggDK/4Kx/FCxsf2IZV0wW+uab411PTbG11K0ulaFYsm/S4R&#10;lDCVWW0CjBAIlDAnGD9P/s9+FtU8D/AL4aeG9btfsWtaP4Z0zT7628xZPJnitY45E3ISrYZSMqSD&#10;jgkUAegV8Ff8FntJvtS/ZQ0S4tLK4urew8W2dzeSwxM620RtbuISSEDCKZJY03HA3SKOrAV96181&#10;f8FIvC2qeMP2JfilYaRa/a7uGyt9QePzFTEFtdwXM75YgfLDDI2Op24AJIBAPlX/AIKCeLNcvv8A&#10;gl98Dbu41nULi71z/hHv7VnlupGfUN2kzTt57E5lzNGkh35y6K3UA10H/BKv9qrw9ofw7/4UN47v&#10;Lfwb428N6ncWum2OrIbJrxZrklrfMr/NdpczSoYdqMVaParlZCvz/wDtM/EbxF8bv2If2O/AWgaH&#10;bi48SzSabBatODNLe6aU0q22ysURFmM8jsGHylkG/CsW7X4xfs42/wC2F/wVc8deCtdvf7L8N6Lo&#10;1tfX02lpDa3rwLYWoQI/kuJZftF1FlpgT5SlQwCRqAD61/aq/wCCk/wu/Ztt7zTNPvLfx/47gmWF&#10;vDek3e1bciR0l+03So6QtGY3Biw0u4oCgVi6/lX+218L/ijY3Hhj4w/GA2+neMvidNeXbeHobXyG&#10;0y1tY7SO3SQZyjGOVV8psuixr5jtIzqntX7Zv/BP3wF8EfH3wB8BeC9T1iO48f8AiC50291zW5Uu&#10;5olaXT4YsRxrEhWMzyvgAMxcgvgLt+gP+CiHjaxvv25f2SPCMcVwNS0rxBZ6rPKyr5LRXWp2sUaq&#10;d2Swayl3AgABkwTkgAHuv/BMX4pf8LQ/Y28FfaNT/tPVfDvneHr3/R/K+z/Z3/0aHhVVtto9p8y5&#10;zn5iX3Vyn/BOv4C/Ff4Y+Kvjd45+LOhaf4Z1rx9rUOoLpdldx3GxxJdTTOPLkkVYi12FQGRn/dtu&#10;AG1m+avjNqOqf8Epf2uLvxn4S0j/AISD4ZfEayupz4ca5WwghnWbe8EIiBVfs7SRGN2hwIbp4lyw&#10;aSvVfFP/AAW0+FlnoN1L4b8C+MNV1pdvkWeqLa2NvJ8wDb5kmmZMLuIxG2SAOAdwAKv/AAWf+PM3&#10;hX4X+GvhXplxb/aPFUzahq6LPG00dlbOjQo0RUsqyz4ZZAV5s3UbgXA8/wD+CI/xemj1X4hfC25k&#10;uJLeWGPxNp8awx+TCysltdlpOHLOHstq8riJz8pPz+Vfs7+EtW+O2tftgfGT4jC4h8beG/CWtIdJ&#10;uY7iNrK9vLK+hZQJJN6LbwwS2ywSB9qyKPlMS1xWofCb/hRv7IXwI/ab8Aa/qHhnx9NrV1pV35Db&#10;0mkFzqHlXA3Ehf3Nt5MkRDRyowyo/eeaAfu9JpNjNqtvqcllbvqVtDLbQXjRKZoopGjaSNXxlVdo&#10;Yiyg4JjQn7ox+IP7Wn7Q9j+1J+3t4VsVvri8+HWgeILLQNPGnWq6mJ4hdoLu6htsXMVy0r7tm2Jx&#10;NFHbq0bEbTa/aE/b1/aW+MHgTxx8PfEfhnT/AIfw6XZRXviaDT7C503UUsJJYYBFKtzOziKV7y2D&#10;KihnVxkmIyA8B4o+Deh3n7PH7I7aJ4X+3eJPHWta9Bqa2V0lreatINStrWCEXMyukOEARCymNGdn&#10;Kks5YA9f/wCC2Elif2kvBscdvcLqS+EoWnuGnUwvEby78tFj2AqysJSzF2DB0AVNhL+l/wDBc7/m&#10;if8A3G//AGwryr/gtX/ydN4W/wCxMtf/AEuvq9V/4Lnf80T/AO43/wC2FAH6qUUUUAFfAH/Bav8A&#10;5NZ8Lf8AY52v/pDfV9/18Af8Fq/+TWfC3/Y52v8A6Q31AH4rUUUUAFff/wDwRU/5Om8U/wDYmXX/&#10;AKXWNfAFff8A/wAEVP8Ak6bxT/2Jl1/6XWNAH7U0UUUAFfAHxk/5TJfAn/sTLn/0TrNff9fAHxk/&#10;5TJfAn/sTLn/ANE6zQB8q/tLf8pktI/7HPwn/wCidOroP+CtHja++Gv7cvww8XaZFbz6loHh/S9V&#10;tYrtWaF5YNTvJUVwrKSpZBkAg4zgjrXP/tLf8pktI/7HPwn/AOidOr6K/aj8AeHvil/wVg+D/hPx&#10;ZpNvrnh7VfA11b3ljcg7ZF8rWCCCCCrKwDK6kMrKrKQQCAD7q+G/jbwr8dvAPg7x9o0VvqOm3sKa&#10;rpktwsUs1lK8TxOuVZxHOiyTQSBWypMqE9RXin/BSj4vQ/CD9j/xxKJLcal4kh/4RmxhuYZJFma6&#10;DJOBsxtZbYXMisxC7o1zuyFb8lv2aP2oPjb+xppXjW48O6fbv4ettTg0rWtB8UQyGGy1SRZzG3kC&#10;WOWOcpZXCMR8uIwJBlYse6/CvRfHH/BRv9tYaD+0NHqHhm08I6M2qyeCoLKfTkjjD2y/ZxHK/mw+&#10;eZ45ZJSWkZFCqyjyzGAef/8ABKP9oz/hS/7R0HhXUptnhvx95OkTfLny78M32GT5Y2c5eR4NoKqP&#10;tO9ziMV+tP7aHwd1T4+fsv8Aj/wPokmzWtQsknsY9qnz57eaO5jgy7oq+a0Ij3swCb9xyBg/kZ4J&#10;+EPh7xr/AMEsfHPjfUI7geIfBXjmSXSp4Ziq7btNIt545EOQyspRs4DBolwwBdW9/wD2Y/8AgrdN&#10;8LPAMPhP48aD4o1nXbCG3fTdasLaN7u9spYhJE10s8sRZvLaNlnBbzkkVm+YGSUA+1f2SdN8Rfs7&#10;/sW+HIPi89xpGpeEdMv59WNzci/azsoZ7iSMBoWk3qlsIwqIWwqqgHG0fiX8NPAuuftsftQXmlfb&#10;dP0HxJ43vdW1fzvKk+xx3RhuL3y8bmdYmdNm7Lsituw5GD9f/tBftveJ/wDgolr2k/s//B7w1/YO&#10;i+JL1PtN94iniW4vY4VW5PmKu9beKJoZJW8tpZJBCm3BLRP0HxI8N+Hv2Qf+CkH7L3hfwrptxeaF&#10;pvh+z0OCO7uyZmbUL7U7aS5eTaQW8y7eYqqqpOVURrjaAelfsr/8FGbjwNr1x8Gf2mIP+EE8Z+Hv&#10;sulW2uX3nSJeFVjiH22VmkxK+RN9r3eRIjs+UAUyfRf7VX7a3gL9nX4R3niCDxLo+r+J9R0xbrwz&#10;pFtOl22oNMj/AGW4Mccik2hZCzTBlUqjBWLlFb4//aQ/Z48FeP8A/grj4I0DxPY3Gu6F448PnVdW&#10;sJrp4VMsFlewxrG8JR1UCwgfG4ktu52naPKv2+f2A/Bv7GfgHwh8Q/Auv6xqdx/wkEWnz6f4ohtL&#10;+GRjFJPG+3yUQqptmVo5EkWQSDOApDgB/wAEZ9JvtF/av8TW+oWVxYXD+BpblYrmJo2aKW60+WKQ&#10;BgCVeN0dW6MrKRkEGva/2PfG194+/wCCs/7Qup6hFbw3EGmanpSrbKyqYrO/sLOJiGYncY7dCxzg&#10;sWIAGANW8s/EXw1/4LWWEsV/bppvxB8PmWWGFQ7PZR6a6eXJvT5G+06WsmUP3QvzfMy0f8En/G1j&#10;8SvjR+1X4u0yK4g03X/EFnqtrFdqqzJFPc6nKiuFZgGCuMgEjOcE9aAP0frJ8WeFtL8ceFdZ8N63&#10;a/bdF1iym0++tvMePzoJY2jkTchDLlWIypBGeCDWtRQB+av/AASJ8Qa5p/wC+NHw90jTf7M+JPh3&#10;Wpr1IPEcEkVnFdXFqIIIrhVPnLsmsJBKu0MqkYJbIU8Lf8EpviH4j+I9r8T/AIkfHPzPH11etd6p&#10;No+ji5dMkoDaXczIIZVh2+VItuPszqhiX90hrV/Yw/tz4Y/8FKP2nvh7ef2fcWmueb4rkng8xnTd&#10;dRz2qBjtA/c6qwkBU/Og2tgZb0vS/Fnx4+P37S/xB8L+GviVo/gn4X+ANTis59c8O+HYrq51iWVY&#10;pZLDzLpp4VntU8yKSRMFJGQtAQ4WMA6qT/gnX8K/E2lW9p8RtS8cfF+4tJpZbO+8ceLb65mtFkWM&#10;PHEIZIkVSY1YnZuJ6sQFC+gfBf8AZ1sfgf8AET4laz4fv7ex8J+LJtPubHwfpunrZ2OjSwW3kTyR&#10;Ij7C05CM7LGh+RQd2AR8a/tifFXxf+0X+214V/ZY8NeI9Q8I+EP3Y8US2Uxs59RSS0e6uohMvmb4&#10;vsTbUjdAjTO3mKyqjL7r8OfCfiL9j34w/DH4X6T4g8UfED4X+Nob2xhl8VSi5m8NXtlZmeFIbpI1&#10;XyJoImRbRlXabdpEbHmKQDwr/glbdaX8MPj7+0l8GrXW9QuLTR9aeTRdPvXaTdBaXVxaXFwSqiJZ&#10;SGsVcgKXwuAQny/pVX51f8Tz4V/8FpP+YfcWHxK8M/8ATRpYLWKx/wCAhZTcaR/tr5b9mPy/orQB&#10;+av7b3/CT+PP+Cmv7M/g3Tf9OsNJ+weIYbL91H5WNQllvpt7YLf6Pp6HaWP+qwg3MQ32V8ePH/wa&#10;+Deq+HPiH8UdW0fRtX0WG8t9Dur8tLdotw1vHdG1t0DPI2BArPGjMiM2SqO+fiuz03xF4y/4LfX8&#10;8T3Go6b4T0wXEomuQVsLJ9ESPEau3Cm5vVOxB96dnx95q7X9rz9g/VP21f2mtTv7jW9Q+H+leGvD&#10;Ol2NpqVxoy31vrDyXF/LKYXW5Tb5WUVlfD5bO0IY3kAOK8W/tkfHj9uK4Phb9mTwbrHgzwn5zW2p&#10;+OtWaKFtjRxJJH5uGS2aM3BkKwPLclVjkj2YZT3/AOz9/wAEmfBXhHVV8XfGDV7j4r+Nrmb7fdRX&#10;buNNF0zRyuzhj5l23mrLl5iElWQ74c816X4W+C/7R3wN+HFr4d8AePfhf4t8m9Z4rTxD4KfQLe0g&#10;cFnWIaZP5f8Arfm2mEEmWRjJwFrlPiF4s/aqsde+DXhfxLpng+D+3/iBY/2hrnw+1aeFDptspu57&#10;KaC8QSDfFb3EpkilO9IGhKfvAJQDzX/gqv4Ym8Tar+zL8FtGu7fwx4T8S+IG08W9pYxmG0ZGs7S2&#10;dIxtIWGO8mAjVlUhgD0Ur+j9fnB+1p4bvviV/wAFW/2dfC8mtXFnpunaZbeIIIG3TQpLbXN7dybY&#10;9wCtMtjFEzjnCoSG2Ba/R+gArn/iF4JsfiV4B8S+EdTluINN8QaZc6VdS2jKsyRTxNE7IWVgGCuc&#10;EgjOMg9K6CigD8YP2Bf2UfFXxI/aSvdF8XeNrhvD3wD8QBo9KtbuWeFtQF5KwS0WRdkUDzWbyStt&#10;VnCqNoLl4/oD9mPxtY+Pv+CvHx/1PT4riG3g8P3GlMtyqqxls59Ms5WAViNpkt3KnOSpUkA5A6D/&#10;AIJw/wDJ037aH/Y5r/6XarXlX7Av/KU39o3/ALmP/wBPlvQBq/8ABQPxTql5/wAFJP2YfDct1v0X&#10;T73RdQtrby1Hlz3GsGOZ9wG47ltYBgkgbOACWz0H7Tngmx8f/wDBXj4AaZqEtxDbweH7fVVa2ZVY&#10;y2c+p3kSkspG0yW6BhjJUsAQcEH7TnhKHxr/AMFePgBp84tykPh+31IfaY5HXdaT6ndLgRyRnduh&#10;G0liobaWSRQ0bavxY1ax1L/gs38GLe0vLe6uLDwlcW15FDKrtbSm11aURyAHKMY5Y32nB2yKejA0&#10;AcV+3Z/bniD/AIKg/s2aJZ/2hqVpZ/2NqUenQeZKkGNWne6uBGMhf3NsrSOB9yAFjhONX4W/DPQ9&#10;Q/4LSfE27ig/sz/hHdG/t62g09EiilurixsYJmlUL82/7fPIxGGaQhiT8wbq/jJ/ymS+BP8A2Jlz&#10;/wCidZrn/wBmPxtY+Pv+CvHx/wBT0+K4ht4PD9xpTLcqqsZbOfTLOVgFYjaZLdypzkqVJAOQADz/&#10;AOEurWOi2/8AwUxuNQvLewt3m1K2WW5lWNWllk1mKKMFiAWeR0RV6szKBkkCvNfjJ/yht+BP/Y53&#10;P/o7Wayf2UvC3jv9qL9nj9r+w0i1/wCEm8feKr3w5qDx+ZBafapzqVzczvljHEnCyNj5RxgDoK9A&#10;/a2+Fvif4Lf8Ep/g54N8ZaZ/Y/iTTfGcn2uy+0RT+X5h1aVPniZkOUkQ8McZweQRQByv7cX/ACdN&#10;+2F/2Jmh/wDpd4briviLGs37KX7EMb3FvZo2p+JVa4u7e1nhiB1mDLvHdulu6jqVndIiAQ7KpJH6&#10;E/tx/se+DLj4E/Hbx54Y0r7L8QtY0Y3uqa1qerXtx59ra3VtfTRKkkkiJ8liqxqqKq7UQFE6fnB4&#10;0+LWk+F/2b/2OLzSNat7zxD4N1PX9SvtP0u+t/t1iw1aGeDerpKIWdU3IZYnU4zscAggHtf/AAW4&#10;0++j+NHw9vpBb/2bN4fkhgK6eyTealy5k3XPlASrtki2xCVzGd7FI/ODS9r/AMFzv+aJ/wDcb/8A&#10;bCuK/wCC3FxM3xo+HsDT3DW6eH5HSBtVjkhRmuXDMtkBvhYhVDTsdswVEXBt3z2v/Bc7/mif/cb/&#10;APbCgD9VKK/lXooA/qor4A/4LV/8ms+Fv+xztf8A0hvq/FavrT/gmr+0P4K/Zl+NHizxd46vriz0&#10;1vCV3aWsVpavPNd3RubWVIECjCs6wvhpCiAgbmXOaAPkuiv2evP2hv2qP2qLiwm+EWg6P8CvBN9M&#10;Ro3iHx40f27X2EbzIkEMkUuVltmE4EcEij7NKRcsAVrirr9nX4l+LNJ1vxen7Z/xAm8vxm3hPULP&#10;TrSWE2upSauunbTbxaoscEXmzRyqgC4gkRlQZVKAPyWr7/8A+CKn/J03in/sTLr/ANLrGvdfh74u&#10;/aw+DOleGtY8L+Lbf9oTwTf+H7bxLa+GPEVu1t4jn0udVuJ50dtxlniY+QUjurxo/tNtmEiSIDzT&#10;/goN+2d4Q/ag/ZZ03R7Wx1Dwh4+0DxnaJrXhDXUEd5autjepK0feSJJi0RYqjqwXfHHvQMAfr/RX&#10;8q9FAH9VFfAHxk/5TJfAn/sTLn/0TrNfitX1V/wS4/5Ps+GX/cT/APTXd0Aeq/tLf8pktI/7HPwn&#10;/wCidOr6q+Mn/KZL4E/9iZc/+idZr5V/aW/5TJaR/wBjn4T/APROnV9FftAfELwr4X/4K/fCHU9Z&#10;8S6PpOm6N4SlttTvL6/ihhsZXg1VkjndmAjZlnhIViCRLGR94ZAPhX48atY69pX7TWp6ZeW+o6be&#10;/GDT7m1vLSVZYZ4nXxGySI6khlZSCGBwQQRX3/8AAXU4da/4K/fGnULdLiO3u/A1nPGl3bSW0yq0&#10;GisA8Uiq8bYPKOoZTkEAgivnX/gk38BfAn7RPhX4xeG/iFoX/CQaLa3ug6hDbfa57bbOsepxq+6G&#10;RGOFlkGCcfN0yBj3/wDZv8LaX4H/AOCtHxd8N6Ja/YtF0f4f2Gn2Nt5jyeTBFbaLHGm5yWbCqBli&#10;ScckmgD5A+BPjH7d/wAEwP2l/Cm/P9ma1oeqbPsu3H2q9tY8+d5p35+x/c8tNmM75PM2xewft4aT&#10;o3iL/gmn+zJ4qFlcDV9Mh0vR7e4uYp7dkik0t/tCiNwoZXksoWWTaQyorRsUfLco37J/xJ/ZZ/Yo&#10;/aqtPH+j29jb6nN4bi0y+tL6G4hv1g1Uh5ECtvRSJY2AlRGw4+UEECr8ZP8AlDb8Cf8Asc7n/wBH&#10;azQB6/8AtvfB2x+G/wC3l+yfqfh/S9H0Dwnd6npmlWOk6TbrbLby2+si4nbykRUVWOoIQVOS3mEg&#10;cFu1/wCCinhbS7P9tD9kDxJFa7Na1DxNBp9zc+Y58yC31GxkhTaTtG1rqc5ABO/kkBcYH7V/ja++&#10;JXj7/gnh4u1OK3g1LX9TsdVuorRWWFJZ5dGldUDMxChnOASTjGSetH/BYzxtffDXx9+zb4u0yK3n&#10;1LQNT1LVbWK7VmheWCXTZUVwrKSpZBkAg4zgjrQBk/t0atfaL/wVW/Z1uNPvLiwuHh0G2aW2laNm&#10;il1e6iljJUglXjd0ZejKzA5BIr0v/gtX/wAms+Fv+xztf/SG+o/4KPf8nTfsX/8AY5t/6XaVXqv/&#10;AAVH/wCTE/ib/wBwz/06WlAHyr+3p8Jtc+JH7Kfwa/agt9f+wePvD3hnRZ9Z1CJpLe4u/tH2d4Zo&#10;DEQkMsV1cO4CImRMx3DykQ/RX/BJPwTY+Ff2LfD+p2ktxJceJdT1DVbxZmUrHKs7WYWMBQQvl2kZ&#10;wSTuZjnBAHFftLf8obdI/wCxM8J/+jtOr6f/AGO9JsdF/ZQ+D1vp9lb2Fu/hLS7loraJY1aWW1jl&#10;lkIUAFnkd3ZurMzE5JJoA9gooooA/OrxloH/AAgf/BaTwJd6TqWoQ/8ACaeGZL3V4PP2xS+XY3sC&#10;xbVA3Rf8S+2k2vu/eLuzwoXtvHHxusf+CdvxE+JF74s8F6xd/C/x/wCIE8RaHqvheFbtotUmtlXU&#10;oLxri4QRM8kAmiRQVKvLtbCFI/P/APgoh4JsbH9uX9kjxdHLcHUtV8QWelTxMy+SsVpqdrLGyjbk&#10;MWvZdxJIIVMAYJP1/wCPv2jdJ+FPxo0nwj40Oj+E/CereH7jVbLxhrevW9pDPewXMMUtgIZMHcI7&#10;iKXeX5BICnaxAB8V/sU+APEX7Uv7aXiz9q/VNJuNA8ErNc2/hnzAIJdQZYBYRloiZN6pbBxK6uF+&#10;0EBCwSRF90g+Af7QfxE/as8D/FHx/wCIfh/oXhvwT9u/sbQfD0V3qDsl1+6mSWSVLcmVrdtvnBti&#10;vDGRb4ZwfQPHX7fn7PPw7+w/2r8WPD939s3+X/YUr6vt2bc+Z9jWXy/vDG/buw2M7TjyD4w/8FVP&#10;gfpvgc3fgnx9caprsGp6ZK1jaaFdrNc2S39ub6NDcwJEGa1FwoLOvJGGDYNAHn/7cVn4i8A/8FIP&#10;2XvHumX9va2+tTWvhlAqiSYKL4x3gZXQqFeDUwisCWB3kbSqsf0fr84P+C03hu+sfAPwo+I2ma1c&#10;aVqXhvxBLY2otN0cyy3EQnS4SZWBjaJtPGMDJMgIK7ef0foA/OD9kvxJffEr/gq3+0V4oj0W4s9N&#10;07TLnw/POu6aFJba5srSPdJtAVplsZZVQ84VwC2wtX0/4b/bA8IN+0n8QPg14o1jT/D3iTR72wGh&#10;reMLdNUgubO0cRJI7kSXIuJ5F8sBSyNFsVyshHgH/BOH/k6b9tD/ALHNf/S7Va+qr34C/Cj4keFf&#10;Fel6hoWn+MNF8Ra1d6hqh1C7k1H/AImQj+xTPFLJI7W8sSwmBRCyeT5ZVAhGKAPVaqXmk2OpXFhc&#10;Xdlb3VxYTG5s5ZoldraUxvEZIyRlGMcsibhg7ZGHRiK+C/jzb6h+xHr0Wr/Df9oPw/4W8Px2VlG3&#10;wp+J2oXmrW8Vqiy20ctiqNNfJEH2fuoVC5jctJ5cYiX0r9j7/go14K/ay1X/AIRqLQNY8L+Nkhe5&#10;k0toXvrQxKz5kW7jQBVVRFuadYRvmRE8wkZAPCv+Kn+IH/BbT/n/ANK8DaN/0yj+xWEmk/g0mbvU&#10;f9ph539xfl/Sqvzg/Zj8bWPj7/grx8f9T0+K4ht4PD9xpTLcqqsZbOfTLOVgFYjaZLdypzkqVJAO&#10;QP0foAKKKKAPzL/YP1PxF4Z/4KWftN+E7tLjTtN1ObVNZnsbm2CNKyaohs5wWXeFMN7Iy4O11mVv&#10;m+Ujn/2Bf+Upv7Rv/cx/+ny3rv8A/iefCv8A4LSf8w+4sPiV4Z/6aNLBaxWP/AQspuNI/wBtfLfs&#10;x+XtvhP8PfFWm/8ABWD4z+LrvwzrFr4Tv/CVvbWevTWEqWNzKItJBjjnK7HYGKT5QSf3bf3TQB5p&#10;+1f4x/4QX/grh+z7qW/y/P0ay0vP2X7R/wAfd3qNpjb5seM+fjfuOzO/ZLt8t/dbz9i3Vrr/AIKG&#10;WH7QUWr6PZ+HrbTCJbCGK4N9dXps3ssSb3aMKInVvMQp/q1Tyclpm8V/4KIeCbGx/bl/ZI8XRy3B&#10;1LVfEFnpU8TMvkrFaanayxso25DFr2XcSSCFTAGCT+j9AHwB8ZP+UyXwJ/7Ey5/9E6zWr+yH+yH8&#10;Q/hf+2h8avi74mttP0zw34ivdbtdLtftglvLiO41GG6hudsYZFiZEYYZxIGHKAc1lfGT/lMl8Cf+&#10;xMuf/ROs19/0AflX/wAEMf8Amtn/AHBP/b+vVf8AgtX/AMms+Fv+xztf/SG+rzT/AIIa3kMmlfGS&#10;0Wwt47iKbSZXvlaTzplZbwLGwLlAqFGZSqBsyvuZgECfQH/BWzwTY+Kv2LfEGp3ctxHceGtT0/Vb&#10;NYWULJK062ZWQFSSvl3chwCDuVTnAIIAftufFC+8bf8ABMnXfHWni48PXHiXw/ot81vbXTFoYr25&#10;s/NtzIoUupjmeNuAHVmBGCRX5F/sx/BXQ/jR/wALY/tu61C1/wCET+H+reK7H+z5ETzLq18ry0l3&#10;o2Yj5h3BdrHAwwr70/be+L0Pgr/gmD8DfBEUludS8a+H9CiaCaGRm+xWtnb3EskbrhFZZhZrhycr&#10;K2FOCy/MGm3XhD9kv4qftOeFdC1v/hKrS2+H914NhudQcWMt7qVxPp1rfeVGy5PkzNeSLGu7Mduf&#10;nYZloA8q/aK8U6p4w8F/AO/1e6+13cPw/XT0k8tUxBbazqttAmFAHywwxrnqduSSSSfur/gud/zR&#10;P/uN/wDthXxV+0l4d1Twj8If2c9L1dtPt7t/Bk+ppp8cCm8SC71a9uIJpZ1TDxSwyRlI/NYxss2Y&#10;4i5Mn2r/AMFzv+aJ/wDcb/8AbCgD8q6KKKACvv8A/wCCdv7GPhDxTeeFPih8Zb7T7bwrq97JbeE9&#10;B1BwLfXb6KYRbZ5D+7/1u5Y7Nm8y4MUp2GKJxJ8VfCfwL/wtD4qeDfBv23+zP+Ei1qz0j7b5Xm/Z&#10;/tE6ReZs3Lu2787dwzjGR1r+l7SfAHh7RfANn4It9Jt5PCdppiaNHpN2DcwtZLEIRA4kLGRfLG07&#10;ydwznOTQB5p8O/hhb+MtS8C/ELxhpHmfEfwvZNp0HiubTobafWrOW3GZmgkiEtpvMu9oCkUtvMLi&#10;FWaF3a45Xx7+07+zz8B9eb4d+Ita0+zu11q81S/026ie4Gn3W06293KJMn5ppo2h8vczTyokK5jc&#10;R+lftIaB4l8VfBLxTo3hGS4j12/hjtoxbaXYam0kTTIJ4zbX80NtKrwmVWWWQDazEbmAU/zWalq1&#10;9rVwlxqF5cX9wkMNsstzK0jLFFGsUUYLEkKkaIir0VVUDAAFAH9JPhv4S/8ACP2egap4RX/hE7ux&#10;8M2vh6w0fxHB/aiaNaxQylIYxHcgrKZms/tDLPIsyWESZyEmX41/am/Y7h/an8Gzw6Zp9u37S/hj&#10;w/o97r+vSWslhbeI2BvrOWBA/lIGeawmeO4eBVaNLYK4hcNH0H/BH3wn4r034EjWL7U9Qi8IX/my&#10;aZpX9k6Zb2cs/wBqmjnuPtMLveXEq/Z40zcCEKp2qJVVGj+9I9JsYdVuNTjsrdNSuYYrae8WJRNL&#10;FG0jRxs+MsqNNKVUnAMjkfeOQD+WKivtT/grV8Gf+FY/tWXniCzs/s+i+NLKPV42gsPs9ul0v7m6&#10;jDj5ZZS0a3EjDDZuxuGTub4roAK+qv8Aglx/yfZ8Mv8AuJ/+mu7r5Vr6q/4Jcf8AJ9nwy/7if/pr&#10;u6APVf2lv+UyWkf9jn4T/wDROnV4pdfB3VPip+yP8R/2iNRk/tvxS3xAig1W52rb/ZYJIXkuZ9qu&#10;qP591f2a7EjzH5WV+Vn2+1/tLf8AKZLSP+xz8J/+idOryrVPiBrnwr/ZT+MX7Oirv1rRviAl3rl1&#10;p0Ulzb3VhF/os5LNCPIijvbTTtsjMjSG5RQoG4MAfVX/AAQx/wCa2f8AcE/9v69V+Df/ACmS+O3/&#10;AGJlt/6J0avCv+CXjX37P/7VDeANV1S4j0j4ieBtN8QaYk2mtGuo3T2kN7H5b4Y7YY5dSi3hgjtC&#10;wIDhUX0D/gnv4Jvr7/god+1N4ujltxpulanqulTxMzec0t3qzyxso24KhbKXcSQQWTAOSQAfZP7a&#10;2gf8JL+yP8XrT+0tQ0ry/DN9e+fpk/kyt5ELT+UzYOYpPL8uRf4o5HXI3Zr4g8G/sz+Iv2pf+CR3&#10;w08O+E7m3TxDo+p3+uWdlc4RdQaO91GI2wkJAjZlnJVm+XcqqxUMXX7q/bE1ax0X9lD4w3GoXlvY&#10;W7+EtUtlluZVjVpZbWSKKMFiAWeR0RV6szKBkkCvNf8Aglx/yYn8Mv8AuJ/+nS7oA+av2mPC2qeB&#10;/FX/AATk8N63a/Yta0e907T7628xZPJnik0WORNyEq2GUjKkg44JFe//APBQb9iHXP2yf+Fb/wBi&#10;eJdP8Pf8I9e3Md9/aEEkm61ufI8yWLZ96WP7ONsTbVfecyJt+bgP+Cj3/J037F//AGObf+l2lV9/&#10;0Afnr/wUZ1OGX9rz9jfT1S4FxB4tSd3a2kWErJqGmqoWUrsdgYm3IrFlBQsAHQtq/wDBZ7Vr7Tf2&#10;UNEt7S8uLW3v/FtnbXkUMrItzELW7lEcgBw6iSKN9pyN0anqoNcB+2F4JvvH/wDwVn/Z60zT5beG&#10;4g0zTNVZrlmVTFZ39/eSqCqk7jHbuFGMFioJAyR6r/wV2+Hvir4lfs2+G9M8I+GdY8ValD4ttrmS&#10;z0SwlvJkiFneKZCkasQoZ0G7GMsB3FAHmn7ZHjr/AIRH/gkf8LdK+w/a/wDhKNG8L6R53m7Ps2y0&#10;jvfMxtO/P2PZtyv+s3Z+XB+3/wBmXSb7Qf2bfhRpmp2Vxp2pWXhLSba6s7uJopoJUs4leN0YAqys&#10;CCpGQQQa+IP+Csmj/wBn/Cv4BfAXwT4e8z+19ajtdDh+248r7JBHZW9rmU/Nv+3oPMeQbfK+bO4l&#10;f0qoAKKKKAPzV/4LeeBf7Q+Ffw08ZfbfL/sjWrjSPsXlZ837XAJfM37vl2fYMbdp3ebnI24b1X9v&#10;H9mj/hqD47fs9eGNVsPEH/CGf8VD/bWsaFD/AMg//RbeS38yZo5I4vMlhCDePm+YDnpyv/Bav/k1&#10;nwt/2Odr/wCkN9XpXxc/aY+Ivh39lz4R/EPwofC7+NvG8Oi2lr4a1LSrmaHVdU1GOF0ggnW7iFqq&#10;Kbl90xdSEVdynlgCp4W/4JP/ALNvh/QbWwv/AAhqHia7h3b9U1TW7tLifLFhvFvJFENoIUbY14UZ&#10;yck63jb/AIJyfBVvgf408G+DPhx4f03WtUsrh9M1bUWmnuLS/MQ+zyC8cyXEcSyJGWRG2kbwUYO4&#10;boPGnxW8e/su/AXxz8Tvi1quj+N7izhs7m30HwppT6dDZXEnlWxtkuJp5GlgM7o/mugkUNK21gUi&#10;T5q+FvjH9t/xt8I5fjnbeKvC95ptzDc6zp3w3v8Aw84a7sglyRHH5UC3BY7LdrZRM/nLIjPLxiQA&#10;7X/gsl4W1TxB+yPZ39ha/aLTQ/E1lqGoSeYq+RA0NxbB8Egt++uYVwuT8+cYBI+qv2e/FOqeOPgF&#10;8NPEmt3X23WtY8M6ZqF9c+WsfnTy2sckj7UAVcsxOFAAzwAK+df+Cgnjax+JX/BNXxP4u0yK4g03&#10;X9M0PVbWK7VVmSKe+spUVwrMAwVxkAkZzgnrXP8A7Pf/AAUe/Z28D/AL4aeG9b+If2LWtH8M6Zp9&#10;9bf2JqMnkzxWsccibktyrYZSMqSDjgkUAeK/8EMf+a2f9wT/ANv6qeHf2Vf2nPix8V/ifd+CPiLc&#10;fCz4X3fxG12/jvLTWZbaa9Z9RktruVIrU75WjFkqiO4eNc42EB3avVf+CJ+k2MP7NvjLU47K3TUr&#10;nxbNbT3ixKJpYo7O0aONnxllRppSqk4Bkcj7xz9/6bpNjotu9vp9lb2Fu801y0VtEsatLLI0sshC&#10;gAs8ju7N1ZmYnJJNAHwr8If+COPwa8FW8cvje+1j4j6kYZIpkmnbTbHcZNySRxQMJVZUATDTupyx&#10;2jKhftXwT8PfCvw10qXTPCPhnR/CumzTG5ks9EsIrOF5SqqZCkaqCxVEG7GcKB2FdBRQB+K3wh1D&#10;45eG/wBvr9obXvgX4G0/xrrUOta3Y6gusfJZ28EuqlwTIZ4FErNANqlyWVZCFIUle/uv+CmH7VVj&#10;pvxHv5vhz8P0tPh3exaf4nk8qc/2fPLcPbRpgahmXM0brmLeBjJIGDXpf7Enjax+Gvxo/b28XanF&#10;cT6boHiCfVbqK0VWmeKC51eV1QMygsVQ4BIGcZI615/+wT4Ah0P/AIJp/tH+LJdJuLPUvEGma3br&#10;fTCRVvLK20thEYwx2MqTTXi70HLblJOwBQD9H/gD8YtL/aA+DfhP4g6RH5Fprlks72252+zTqTHP&#10;BuZEL+XMkke/aA2zcOCK9Ar5V/4Jcf8AJifwy/7if/p0u6+qqAPzg/4KnaHY/DX40fs7fHa40e4n&#10;03QPEEFprl9aTK0zxQXMd5awJC8igsVTUCGAAzgOw+Sv0fr5V/4KdfC3/haH7G3jX7Ppn9p6r4d8&#10;nxDZf6R5X2f7O/8ApM3LKrbbR7v5WznPygvtrqv2DfjN/wAL0/ZT8BeILi7+161a2Q0jVWlv/tlx&#10;9qtv3LSTufmEsyqlwVf5gJ15YEMwB8wf8FpvDd9Y+AfhR8RtM1q40rUvDfiCWxtRabo5lluIhOlw&#10;kysDG0TaeMYGSZAQV28/o/XyV/wVN8AQ+Ov2LfGU40m41bUvD81nrNiLYSM1uyTpHPOVQ/MqW01y&#10;W3Aqq7nONoYegfsLeNrHx9+x/wDCTU9PiuIbeDw/b6Uy3KqrGWzH2OVgFYjaZLdypzkqVJAOQAD5&#10;K/4KGeBf7P8A2+v2UPGX23zP7X1rTtI+xeVjyvsmqwy+Zv3fNv8At+Nu0bfKzk7sL+lVfnr/AMFp&#10;/AEOufs8+FPFkWk3F5qXh/xAtu19CJGWzsrmGQSmQKdiq80Nmu9xw21QRvIb7f8AhP46/wCFofCv&#10;wb4y+w/2Z/wkWjWer/YvN837P9ogSXy9+1d23fjdtGcZwOlAHwB/wSJ8C/8ACr/ip+094N+2/wBp&#10;/wDCO61YaR9t8ryvtH2efUovM2bm27tmdu44zjJ619Ff8FNNJvta/Yc+J9vp9lcX9wkNjctFbRNI&#10;yxRX9tLLIQoJCpGjuzdFVWJwATXzX8NIofgh/wAFm/GWh2fhu4tdN8e6ZcNbzzSSIpaa1i1G4u4y&#10;4bzVa5tLmPCkKrMwBHl7K+3/ANrH/k1n4yf9iZrP/pDNQB+Svwt8da58Zf8AhGfjR41sdQ0T4T/s&#10;7eGdMtdKgtJZGg1XWbT7Otta+YysI5bq4MJlkjhYRwrAj4ykx9A+B37K9v8AFX9hn4+fHH4i3Gn6&#10;54k8aWWoeJNNvoLCFb3T57CW7mlkEpjxF9puEZZI4VUeUoAbL4j+qv2Dfhnofxk/4Jm+FfBPiSD7&#10;RouuWWr2U+1EZ4t2p3e2WPerKJY22yIxU7XRWxkV8V+Af2nbT9l/9n39qD9nnxJrX/CQ3em3t/4d&#10;8JwyRXET3XnyT2V66kebFBFGFW6EJK7nklG9i+VAPn/9oTVP7a+An7Nt1eW/2nWl8M6jayazPq/2&#10;i4mtYdYvIrW1NqWLQxQKjCOQgK4lMa8W+F+1f+C53/NE/wDuN/8AthXxr+1L4bvvAvwq/Zw8Oahr&#10;VxeXH/CDNri6bFuNjbRahqN3dRSxszAmd43RJR5agfZ48PKMbPsr/gud/wA0T/7jf/thQB8Af8Mn&#10;fG//AKI38QP/AAl77/41R/wyd8b/APojfxA/8Je+/wDjVf0p0UAfhD/wTV8AeIvCv/BQDwXpev6T&#10;ceHdX0iHULi803WwLG7jV9NmCAQzFXdiJo22KpbYS+Nisw/b5viF4VXVdU0xvEujjUtKmtLbULM3&#10;8XnWct2yraRypuzG0zMojVgC5YBc5r4q/aA02bwz/wAFYP2dfFmrPb6d4e1Pw/e6NZ31zcxost6k&#10;WoAwAFshi17aquR87TKq7jkD6A8cfsoaN481XxXqd7qlxBqWt+ILHVory0ae3msrWFtDa4tUeKZC&#10;GmbQYCJ1KvEXBT7p3gHqvjDVvCsOlajpniq80dNNudMu7m9s9YliEMunxqq3UkqSHDQIsyCRmG0C&#10;RQ33hn5K+Jn/AATp+An7QXxMn1611byb+DdBqmk6Dew+VBax2T6XawxRR4Ft9muLBmQlWUyQXMTq&#10;6gLF7V4++A3iT4n6P4us9d8d/ZZNc8My+HI10WzuYLNRPZzQ3Ek9pNeTQyZnmWaNo1hnRYkiaeVC&#10;27tovhJo1t4y8N+JYLvWIL7Q9MfSljXVJyuoRYAia+ZmL3jQgz+WZ2cK11O+DIwcAFT4Vad4b8E+&#10;CfDiW+r+H7+/8S+Xdza9pdtbWKeKNSktvNmvkjhOySWdIXnOwt8ik5KrmtXxB8WPBHhH+0P7d8Ze&#10;H9F/s/P23+0NUgg+zY+z58ze42Y+2Wf3sf8AH1B/z0TPFeE/2dbHwbp/gCz0y/t9PsfC3iC48RLp&#10;en6esFistxp95bXEFpFvLW8DT301yqO8xTcYlYRhBHyuh/sfw+E/hz8R/A+jeK7hdC8YeHxoAbUI&#10;JLiazWLRrPSraUATpCWVLaaSUrEjTGWJSyLAu4A+X/8Agt54F/tD4V/DTxl9t8v+yNauNI+xeVnz&#10;ftcAl8zfu+XZ9gxt2nd5ucjbhvzW/wCGTvjf/wBEb+IH/hL33/xqv10/4KIeNr6x+NH7JHhGOK3O&#10;m6r8RrPVZ5WVvOWW1ubWKNVO7AUrey7gQSSqYIwQft+gD+az/hk743/9Eb+IH/hL33/xqvav+CcP&#10;hPXPA/8AwUJ+HmieJNG1Dw/rVr/aPn6dqlrJbXEO7Sbp13xuAy5VlYZHIYHoa/emvgD4yf8AKZL4&#10;E/8AYmXP/onWaAPlX9pb/lMlpH/Y5+E//ROnV1X7Fv7NOqfte/sv/tHeJrzXdPTx94+1qOxXU73T&#10;VHkz280OpzEyR4KRXM0sSusaAJ5KvtkwqDlf2lv+UyWkf9jn4T/9E6dR+zx+07rn7F/wJ/aV+Fse&#10;teH7H4heGdaVtCdopJftd0bqPT9QkhMm1JfJSKGWNGQMfnZkdFdVAOK8C+PvHvxE+EfhP4weFLO4&#10;vviL+z7NZabeTWdu6RXXhlkle08/y51LLA0N5DMI41L290rSORHI1fWn/BInx1/wtD4qftPeMvsP&#10;9mf8JFrVhq/2LzfN+z/aJ9Sl8vftXdt343bRnGcDpXuv/BMf9n6x+CH7Lnh7U2W3n8Q+NYYvEWoX&#10;kQViYpow1pAH8tX2xwspKMWCyyzlWIavH/8AgiX4p0u8+AXjrw3Fdb9a0/xMdQubby3HlwXFrBHC&#10;+4jadzWs4wCSNnIAK5APa/8AgqP/AMmJ/E3/ALhn/p0tK6D/AIJ4+Cb7wB+xb8KtM1CW3muJ9MfV&#10;Va2ZmURXk8t5EpLKDuEdwgYYwGDAEjBPz/8A8FntTh1T4L/DjwRYpcX/AIs13xbHPpmk2ltJNNdr&#10;FbTQuECqQW8y7t1CZ3MZBtBwcfenhPwtpfgfwro3hvRLX7Fouj2UOn2Nt5jyeTBFGscabnJZsKoG&#10;WJJxySaAPzr/AG3v+En8ef8ABTX9mfwbpv8Ap1hpP2DxDDZfuo/KxqEst9NvbBb/AEfT0O0sf9Vh&#10;BuYhv0qr81fgj/xkB/wV0+JnjJv+EgfRfh3ZXGm2Lz829tdRImnvbk/OqRSM+ozxorIzEFyAfMWv&#10;0qoA/Or/AInnxU/4LSf8w+3sPhr4Z/6aLLPay2P/AAINKLjV/wDYXy07sPm/RWvzV/4Jj+HdL+IX&#10;7U37S3xl0ttQuNFvNaurHRNQ8horO8gvL6W7lOHQN5qrDZttyCiz/MuWXH6VUAfmr8bv+MgP+Cun&#10;wz8Gr/wkD6L8O7K31K+SDm3trqJH1BLgD51SKRn06CR2VGYgICD5bV+lVfmr/wAEsrHVPjd8cPjj&#10;+0ZrUWoW/wDbV6+kabHPqC3SRpLKtzLbEkCQ/Z4k0+ONsImxiApxhP0qoAK/Kvxn/wAFUfjPr958&#10;UfFPwr8E+D9V+E/gu9t4JNY1RLhrjyJ5jBazupuYHbz3RmCLFmMMFf7u4/qpX5K/8E3vgXb/ABE/&#10;YR/aKew07+3fEnir7VoVrpd4YTbtPa2AmsWTzAAkouLwtvZsKY4mG0qWIBwH7WfxU/aa/ac/ZT03&#10;xf418BeD7H4T2t7ba7F4h8N30TOXO+0RWQ30zj57koyeWHRxhtu1hX2prfiDXPh1+xH+zX8TdH03&#10;+2LT4f2Xh/XtasYoJJ7iTSn0iSxvGgRSAZY4b15QXZEURMzHClT8q+DfHX/CXf8ABEvx3pX2H7J/&#10;wi+tR6R53m7/ALTv1ayvfMxtGzH2zZty3+r3Z+bA/Sr9k7/k1n4N/wDYmaN/6Qw0AfnB/wAFCv2p&#10;tG/bcuPhz8GvgVHcePJ7vUzqc8sWnT2zG6WOSKGKMz+WVVY5LiSV3QIq+W3mALIB9v8Aj4/Fr4G/&#10;ALw58N/hF4B1D4geJNL8M22iW/ir+0dN02ztJI7VrdbnyrmZneVHjik8kxmMq+PNJBFfStFAHxr8&#10;ZPhTrOtf8EsdQ8F+IrS48I674d8DWrXtrc+RdMsukpFMyAwzMhWY2eFYOSqyqWXcClfhDX9Kf7WP&#10;/JrPxk/7EzWf/SGav5rKAP0+/Zk8dftB/wDBPuz8Z/C+7/Z08QfEyw/to6hBrHh2K7+zu7wxxs8d&#10;wltMk0TpFCyjajod4cbvlT2DVv8Agpp8YdB0q81PU/2O/HGnabZQvc3V5d3F5FDBEilnkd200BVV&#10;QSWJwACTX6FUUAflBZ/8FRf2mfitcX+s/C34DW+qeE45hbIYdE1PWmglWNDJHJc27xIzZYNt8tSF&#10;dQc/ePQeFv21P26vGGvWukWH7PGn293cbtkmqeGNT0+3G1Sx3z3F3HEnCnG5hk4AySAeq/4I36jq&#10;nhbwr8ZPhTrekf2drXhDxMs99J9pWX9/NG1tJBhAV/dtpx+dXYN5nGAuW/RWgD8a9N/Z1/bg0S8+&#10;NE2l/DvT9Oj+LX2j/hIreLU9KdB500kj+QZLpmj+We4iGWb5JmP31R0/RT4Efst/8K7/AGNrL4G+&#10;J9Y/tD7Ro2oaXqmoaSPK2/bXneYQGQHOz7Qyq7L82wMUXOwfQFFAH56/8ET9WsZv2bfGWmR3lu+p&#10;W3i2a5ns1lUzRRSWdoscjJnKq7QyhWIwTG4H3Tj9Cq/NX/gnbo//AAof9uL9pD4NR+Hv7KsJMavp&#10;3+m+d9lsILk/Y4+rl/Mt9Shfcz7l8vDAsx2/pVQBU1bSbHXtKvNM1Oyt9R029he2urO7iWWGeJ1K&#10;vG6MCGVlJBUjBBINfnX/AMEt9bvvgr8XPjT+zRrFtcSXGganca5YalLYNatdRK8NrJLIrSEqssf2&#10;KaIKpBV5CXIKZ/R+vzL/AG+LGH9k39tL4SftLafplxe6bqUzaf4jjjtJJlDRwC2Z1kMqoJ5LKV1i&#10;jyi7rIud+ZMAH6KfELwTY/ErwD4l8I6nLcQab4g0y50q6ltGVZkiniaJ2QsrAMFc4JBGcZB6V8K/&#10;8EafG183wj+IHw11qLWLbXfB3iDzJbPVFZFsYrlCv2ZEdt0bLPa3bPGVUBpc8szY+/8ASdWsde0q&#10;z1PTLy31HTb2FLm1vLSVZYZ4nUMkiOpIZWUghgcEEEV+Zf8Aon7Jf/BYH/mH2Phv4q2X/TxcyxyX&#10;z/8Ajksup2n+1Gsc/wDAP9WAfan7afwz/wCFvfsp/E/wwkGoXd3No0t7Z2ulpvuLi6tsXVvEi7WL&#10;b5oI0KgbmDEKQSCPKv8AglL8TP8AhYn7G3hy0ln1C7v/AAve3Wg3M+oPv3bHE8KxMWJMSW9xBGoO&#10;3b5ZUDaqk/YFfmr/AMEw/wDiyf7TX7Q3wHl/4SBLTT71tS0aDVOEW1t7hoDcOvygSzw3Fg4dIwsi&#10;IDkAICAav7c2nap8P/8AgoX+yt8QdI1f7Pd65ew+GHtfsyt5cC3ixzncxIPmw6pJH90FNm4Nkjb7&#10;r/wU01a+0X9hz4n3Gn3lxYXDw2Ns0ttK0bNFLf20UsZKkEq8bujL0ZWYHIJFeFf8FtPC2l3nwC8C&#10;+JJbXfrWn+Jhp9tc+Y48uC4tZ5Jk2g7Tua1gOSCRs4IBbPV/8FcPiZ9j/Yptf7Bn0/VdF8Za1p1k&#10;19E/nJJa7JL6OWB0badzWsWG+ZSjNgZIYAHsH/BPHwTfeAP2LfhVpmoS281xPpj6qrWzMyiK8nlv&#10;IlJZQdwjuEDDGAwYAkYJ/NXVNJsfjJ+09+3Hb6hZW+iW9n4S8Q3KxaHEtury6XqVlLFIwYMC00lm&#10;jzN1dpZSNpYEfr/8EfBN98Nfgv4B8I6nLbz6l4f8P6fpV1LaMzQvLBbRxOyFlUlSyHBIBxjIHSvy&#10;L/bUuNc/Y9/as+OGpaX4N8rw/wDFrwzd6Vp2oXk0j27/AG37K+p3CHcS0omW4HlFl2GaJ9vl7EcA&#10;+df2gNW1nWvgz+zrcaneW9/AnhK9treWWWCS+URa1qESxyHJnECRJAkSyful2yCLBEor70/4LRR6&#10;pJ4q/Z6TRLD+1daa91UWNh9hW++0z+Zp3lxfZ3V1m3NhfLZWD52lSDiviD9rf4O+Kvg34U+AmmeJ&#10;9LuLC4fwN5haS3ljVJZdV1C8a2YyIpE8Md5AJY8ZRmA5BUn7K/4Lnf8ANE/+43/7YUAfqpRRRQB8&#10;a/8ABTnwBq0vwv8AB/xd8LaTb6p4s+E/iC38RxJcC4kBsldGuF8qI4dRJFayyFiu2KCUh15DdV8I&#10;/jLCljb/ABGvPEdvrvhnx5NZy6PCmrSXOpSrd6lb2kEf2Ayi1sF09r+G0uTbmVp2CyyMkq+XJ9K6&#10;tpNjr2lXmmanZW+o6bewvbXVndxLLDPE6lXjdGBDKykgqRggkGvzA8caTffsK+Mrr4cfEmyuNf8A&#10;2T/GGpznQ9Vs4muJ/ChuBKtxZK0gkljV7ea5gk2N5skMs01u6TechAP1Koryr4Wy6fo+saZp/hTS&#10;f7K+HuqaNLdaJp+i6XZpo9n5F45e6W5tXZD9vS+t5oY/7ltK52u0ijoPBvxe8PeNPD3gLVoJLjT0&#10;8baZHqmjwX8JRpFa3S48lnXdGJxE5fyg5ZlimZQyxSMoB2teVePvFV54u/tvSPCfjX/hAdV8Ma1p&#10;lrda3qGn291p1zdT+VINLkildJJPMiubXmJom3XUAjlZ1ljFrVPF3iLXPH3inwHAbfwjfW+mWWs+&#10;Htf8wXg1JTK63MclrJGgKwyRwpMsUrN5V7CRLBJIhX4g+P8A+0p4v8afFTTfgZ8MB4P1D9o3V/tn&#10;h3XfiRoFubKLStNSeab7LBNI0k0cqwIJZ1WSTyJFkWLzJsGIA6v4H/8AGXX/AAUQ8VfGix+XwD8L&#10;rJvCmgaja8Jq10yzpI4kHmRTxAXF24MbowSWyYr8zZ+/68q/Zi/Z60P9l/4N6L4B0Sb7f9k3z32q&#10;PbpDLqF1Id0kzhB9EUMWZY440LNtyfVaACvgD4yf8pkvgT/2Jlz/AOidZr7/AK+APjJ/ymS+BP8A&#10;2Jlz/wCidZoA+Vf2lv8AlMlpH/Y5+E//AETp1ef2Pwjt/i9+wb8Zfj1reofaPH0fxAt7m+u5LOE/&#10;aEYRrIkRRVMHmTasZX25Rvs0KhFxuHoH7S3/ACmS0j/sc/Cf/onTq8f1fSfij4RuPHH7Hfh6y1jX&#10;bi88cx3NnbwxfYWvRBHMhkkhIyYJ4xZXW6SUxRLarIMgmQAH7afsnf8AJrPwb/7EzRv/AEhhr41/&#10;4JP+CbH4a/Gj9qvwjpktxPpvh/xBZ6Vay3bK0zxQXOpxIzlVUFiqDJAAznAHSvv/AOHvgmx+GvgH&#10;w14R0yW4n03w/pltpVrLdsrTPFBEsSM5VVBYqgyQAM5wB0r4K/ZH07VPhh/wVG/aS8Dxav8AbdF1&#10;iyk8T3Mf2ZY908txbXMIySzDyl1OePhgHzuKg7QoAftn/wBufE7/AIKUfsw/D2z/ALPt7TQ/K8Vx&#10;zz+YrvtupJ7pCw3A/udKURgKPnc7mwcr9/8AizxTpfgfwrrPiTW7r7Fouj2U2oX1z5byeTBFG0kj&#10;7UBZsKpOFBJxwCa+APBugf8ACef8FpPHd3q2pahN/wAIX4ZjvdIg8/dFF5ljZQNFtYHbF/xMLmTa&#10;m39427PLBvYP+Co/xem+Ev7H/iaKzkuINS8VzReGbeaGGORVWcO9wJN/3Ve2huY9ygsGdcY+8oB5&#10;V/wR78MeItY8G/FX4veJru4n1Lx94gDMZrEW63LQGWSW7jZcI6yTXkyYRQqNbsATyq/VX7Xvxem+&#10;A/7NHxC8b2klxBqWnaY0Wnz20MczQ3s7Lb20hST5GVJpo2YEH5Vb5W+6an7Fnwz/AOFQ/sp/DDww&#10;8GoWl3Do0V7eWuqJsuLe6uc3VxE67VK7Jp5ECkblCgMSQSfmD/grV4wvvF9v8JvgH4d1G3tdd8e+&#10;IIGuC2otEsUQkWC3S6hRWZoJJ5/MDEEBrI7Vdl+UA9K/4JS/DP8A4V3+xt4cu5YNQtL/AMUXt1r1&#10;zBqCbNu9xBC0SlQRE9vbwSKTu3eYWB2soHQf8FKPi9D8IP2P/HEoktxqXiSH/hGbGG5hkkWZroMk&#10;4GzG1lthcyKzELujXO7IVvorwn4W0vwP4V0bw3olr9i0XR7KHT7G28x5PJgijWONNzks2FUDLEk4&#10;5JNfnD+1tYw/tjf8FGfhx8DbnTLhvCfgaF9Q164W0kYyLNDFdzo0kcoKQSRx2Vusn7tklnf7/wC7&#10;BAPqr9gH4Dw/s+/sueEdGktri213V4V1/Wku4JIJkvbmNGMTxOzGNoY1igIG3JhLFVZmFfRVFFAH&#10;mn7TWrX2g/s2/FfU9MvLjTtSsvCWrXNreWkrRTQSpZyskiOpBVlYAhgcggEV86/8EhvAv/CI/sba&#10;bqv237X/AMJRrV/q/k+Vs+zbHWy8vO478/Y9+7C/6zbj5cm3/wAFbPG1j4V/Yt8QaZdxXElx4l1P&#10;T9Ks2hVSscqzreFpCWBC+XaSDIBO5lGMEkev/sWfDP8A4VD+yn8MPDDwahaXcOjRXt5a6omy4t7q&#10;5zdXETrtUrsmnkQKRuUKAxJBJAPzW8RfsRftc/DX4cePPgX4P0bT/F3ws1nWodUOqQXWn2z3nlhG&#10;UgTzLLDuMVsZEOcPbAI5RnMvqtl8Z/27f2dvhX4U0H/hQvh/UdF0SytNCtG0+1l1e8ZIYNiNLHZX&#10;7sMrF8z7FTcQOCyg/p/RQB+UGrf8FEP20NB0q81PU/2frfTtNsoXubq8u/BetRQwRIpZ5HdrgBVV&#10;QSWJwACTXa/DP/gq38U/iJ4Vgv8ARP2XfEHjX7PttL7VPDN3dS2bXSxo0gUJZS+X94MI2kZlV1yz&#10;dT9a/t0+NrHwD+x/8W9T1CK4mt5/D9xpSrbKrMJbwfY4mIZgNokuELHOQoYgE4B4r/gl/wCE/wDh&#10;E/2Jfh95ujf2Nf6l9s1K532vkS3XmXc3k3D5AL7rdYNrnOYxHg7QtAHzr8a/23/j78VvhH4v8F6f&#10;+yL440K48Q6ZPpTajc2uoXiwRToY5WES2URZvLZwp3gBipIYAqfn/Sf+CMPx11LSrO7uNb8D6XcT&#10;wpLJY3epXTTWzMoJjcx2zoWUnaSjsuQcMRg1+2lFABRRRQB+av7O91pfwa/4K6fGrwVFreoRWHiy&#10;ylvrexndnS71KZLbU2BVFCDy0kv/AC2cfKhK7iz/ADfpVX5q/wDBTz/iyf7TX7PPx4i/4SBLTT71&#10;dN1mfS+EW1t7hZxbo3ygSzw3F+hR5AsiIRgAOT9q/Er9pfwR8G/iP4a8JeOL/wD4RWPxFZXN1pvi&#10;HVJoIdLlktynm2zymTdFKFkRwZEWNtwVXL/JQB6rXP8Aizx/4e8C3Hh+DxBq1vpL6/qaaNphuSVW&#10;4vXjkkjgDYwrOsLhdxG5tqDLMqn5/wBW/bosfFeq3mi/BP4d+KPjbqUEz2g1bR4lsvDi3UbEzQS6&#10;rPiNWWIeYrKrpJ5kIVj5mR+e3j749ftHftmftHeHPhr4W13wfrN34U1q21izv/BVm7aFbXlozf8A&#10;Eze4uo3laKIzGMnmKQqgjSQuhkAPf/2hrHVP2df+CrHwo+ImnxahcaL8TPs+iXyf2gsUU87BNPkj&#10;2INxihVtPudkgIeRflYEfu/0qr4g/wCCu/wdvviV+y4mv6Rpdvfal4O1OPVZ5RbtJdpp7RvFcrEV&#10;RiFDPBNICVXZbl2P7tRX0p+zX8Xofj18BfA3j2OS3kuNa0yKW9FpDJFDHermO6jRZMsFSdJUBJOQ&#10;oIZgQxAPS68U/bK+Bdv+0T+zj4z8If2d/aOtGye+0NUMKSrqUKl7cJJKNse9h5TNlf3csi7lDEj2&#10;uigD41/4JT/Hmb4yfsuWGjancW8mu+CZhoDos8ZmeyWNWs5WiRVMa+WTApOd5tXYsWLAcV/wWJ+G&#10;+qah8G/B3xQ0C41C01rwDrSyfa7K7W3+xwXJjX7QDxJ5q3MNkqGNsr5jEggbk4rUrzVv2MP+CpyS&#10;wWFxH8OvjRNDEYbZriWJ724dUaQ+Y6x+fHfMZGAMnl296wVQZFUfop8QvBNj8SvAPiXwjqctxBpv&#10;iDTLnSrqW0ZVmSKeJonZCysAwVzgkEZxkHpQBz/wB+MWl/tAfBvwn8QdIj8i01yyWd7bc7fZp1Jj&#10;ng3MiF/LmSSPftAbZuHBFfAH7cX2T9ln/goh8GPjoP7PstF8Q4tdamn+0XDr5SizvLkxL022V1AI&#10;xHnLwklCc7+q/wCCVPinxJ8MPFXxW/Zv8cXW3WvB96dQ0u2aO5O6BpPLunhaQBVtizWs0Y2oX+2P&#10;IAwY7fVf+CsHhbS/EH7Evi+/v7X7Rd6He6dqGnyeY6+RO13FbF8AgN+5uZlw2R8+cZAIALf/AAVU&#10;0mx1L9hzx9cXdlb3VxYTabc2cs0Su1tKb+3iMkZIyjGOWRNwwdsjDoxFfFf7R/iDw98afBv7Bnwi&#10;h8UXE+m6rpmkxa5Z6TcHbGsxs7BJN2GiM8bxajEAQzRMsgZRuw30/wCKdS/4ai/4JF3WpPquoRXa&#10;+DFu7zUNUT7RcXV1pDh7gufMJbzprCQCQsWxKHZc5Svkr/gk38L/ABr8Uvj14Y8e3xuI/BPwz0y8&#10;02xvGtUEMktx9ob7CrgqWYNqFxcM2JCo2K20SR4AP2fr8q/+C53/ADRP/uN/+2FfqpX5a/8ABcrS&#10;b6bSvg3qcdlcPpttNq1tPeLExhilkWzaONnxhWdYZSqk5Ijcj7pwAeVf8FsI7EftJeDZI7i4bUm8&#10;JQrPbtbqIUiF5d+W6ybyWZmMoZSihQiEM+8hPS/+C53/ADRP/uN/+2FH/Bc7/mif/cb/APbCj/gs&#10;z/xcT4V/Av4j+Hv+Jh4MuPtnlan/AKrd9tgtp7T90+JBvit5m5X5dmG2kgEA+/8A/hrH4If9Fk+H&#10;/wD4VFj/APHaP+Gsfgh/0WT4f/8AhUWP/wAdr+ayigD+lP8A4ax+CH/RZPh//wCFRY//AB2viD/g&#10;rt8bvh18Sv2bfDemeEfH3hfxVqUPi22uZLPRNZtryZIhZ3imQpG7EKGdBuxjLAdxX5F19/8A/BFT&#10;/k6bxT/2Jl1/6XWNAHyV8K/2kPiT8FdK1fSfCPim4sNC1eGaDUNEu4Ib7TbpZVRZS9pcJJCzMkaI&#10;X2bioK52kg/QHiP/AIKjfELxX4y0/wAWaj4F8DnxDYTWU9vfW39r2zK1oLwQAiLUFDKF1C8VkYFZ&#10;FnZXDAAD93qKAP56/jp/wUS+OXx+s9R0vWPFf9g+G77iXQfDcP2K3KGExPE0gJnlicM5aOWV0Jb7&#10;uAoU/wCCcPizQ/A/7Z3w81vxJrOn+H9Ftf7R8/UdUuktreHdp10i75HIVcsyqMnksB1Nf0KV8Af8&#10;Fq/+TWfC3/Y52v8A6Q31AH1V/wANY/BD/osnw/8A/Cosf/jtH/DWPwQ/6LJ8P/8AwqLH/wCO1/NZ&#10;RQB/Sn/w1j8EP+iyfD//AMKix/8AjtfGvi/4heFfiV/wV++B2p+EfEuj+KtNh8JXVtJeaJfxXkKS&#10;iDV2MZeNmAYK6HbnOGB7ivx2r6q/4Jcf8n2fDL/uJ/8Apru6APVf2lv+UyWkf9jn4T/9E6dX1V8Z&#10;P+UyXwJ/7Ey5/wDROs18v/tB6Tfa1/wWb0q30+yuL+4Txb4YuWitomkZYorWwllkIUEhUjR3Zuiq&#10;rE4AJr3Xxl46/wCEu/4LaeBNK+w/ZP8AhF9Gk0jzvN3/AGnfpN7e+ZjaNmPtmzblv9Xuz82AAfpV&#10;X5l/GSz8PfCX/gs38L/EV5f3ECeK9MhluGmUyKt7Pa3elW8cYRMqrtDbDLZwzsxYL939NK+Ff+Cs&#10;Hwz8T6h8OPAnxZ8EQahP4p+GetHVFezSKVLO1YJJJdvC6kyeVNa2p4yqo0rOpUFkAOK/4J3+CbG+&#10;/bl/a38XSS3A1LSvEF5pUESsvktFd6ndSyMw25LBrKLaQQAGfIOQQft33EP7SX7b3wJ/Z7jnt7rQ&#10;rKb+3PEVodVkSG4UhppLaWKEbo51s7WUxsSGxfDBjVt7cp/wQ10m+h0r4yanJZXCabczaTbQXjRM&#10;IZZY1vGkjV8YZkWaIsoOQJEJ+8M63/BL/VrH45ftX/tH/GU3msTXE8yW2mRalKrMmn3l1NLHHKMu&#10;Q0UdjbRoqvtRQyjI2lQD9NK/Mv8AZjuJv2qf+CoXxL+K6T3F14T+H8Mum6Pc2mqx3VpuKPYwbMjJ&#10;gnjF/dARAKrsCXO7959Vft/fHmH9n39lzxdrMdxcW2u6vC2gaK9pPJBMt7cxuolSVFYxtDGss4J2&#10;5MIUMrMprn/+CZfwV/4Uv+yP4W826+1X/izHiu52Sb4o/tUMXkomUUjFvHBuB3YkMmGK7aAPf/ir&#10;8TND+Dfw48R+NvEk/wBn0XQ7KS9n2uivLtHyxR72VTLI22NFLDc7qucmviD/AIJGfC/Wb7wz4++P&#10;Hi42974h+IWpym2vGtYFmaKOeVrqZXjP7tZrlnVodiAG0RsEFMH/AAVS8Xat8TtV+GP7Nfgs3Eni&#10;zxlqcOpXojkuFhislaSOL7QscbCSDzBLO5BPlCw3lOVYfdXw98E2Pw18A+GvCOmS3E+m+H9MttKt&#10;ZbtlaZ4oIliRnKqoLFUGSABnOAOlAHQUUUUAfmr/AMFPP+L2ftNfs8/AeL/hIHtNQvV1LWYNL5Rr&#10;W4uFgFwi/MDLBDb37l3jKxo5OSC4H3rrfxr8BeGfH1t4I1rxfo+jeLLuG2ntNJ1K7S2mu1uJZYYR&#10;AHIEzNJDIuyMswO3IG9N356/sO/ZP2pv+CiHxn+Oh/s+90Xw9m10WaD7Rbu3mqbOzuRE3XdZWs4k&#10;EmMPMCEBxs9q+Cfwq8IftafGT4ufEr4qeHNP8W614O8Z6h4E0GwvYQ+nWWm2Q+TNucrPLI13NI7T&#10;+ZhtpjEYUCgD7Vor8lfi/wDtH/Ev49fGTTP2bv2UNV/sbwD4esrfSY9c0K8lG+C3EIe5kvyplhto&#10;CixB4mJm+bDz+fGlfRfwJ1f4y/sw/tL+Gvgt8UPHFx8VPBPjLTLyXwn4luoF+3R3tqv2m5juGeVp&#10;QoR5Bl2mzm2EbIBKiAHP/wDBZr4pf8In+zjoXg211P7Lf+LNaTz7L7Pv+1WFqpll+cqQm24axPDK&#10;xzgZXeK+1PhP4F/4Vf8ACvwb4N+2/wBp/wDCO6NZ6R9t8ryvtH2eBIvM2bm27tmdu44zjJ618Aft&#10;P6x/wvD/AIKsfAr4cWviHybDwX5Orz2/2Ld9nv4w+pSx7iFL+db2tiu4MypuyBuDqf0qoAKKKKAC&#10;iiigD5f/AOClHwhh+L/7H/jiIR251Lw3D/wk1jNczSRrC1oGecjZnczWxuY1VgV3SKTtwGXyr9l7&#10;wx4e/bs/Yh+Dmn6/d24uPh34gsFvLCOxMlpO2mHy0tLiObIlWewlj3lW2h5s4IVoq+9a/NX9j/Tb&#10;T9mv9sn4y/s0+J9K/wCKM8bebqvhbTrpri606a12Sv8AZ1jmjKy77RmjllZtpbT2jLSHbgAyvHX7&#10;Smqft8+KrH9nH9nIf8IP8O4bJx4i8ST262n/ABKYZFg8q0tlYMtsVaICP5Hk81I3WCJZS33V+z1+&#10;zF8PP2X/AArNongHRfsH2vyn1DUbmUzXmoSRxhBJNIf+BMEQLGrSSFEXcc/Kvxq+Mn7Jv7Ovjvxp&#10;4T+IHwF8P6ZqujfYp9Iis/BNnP8A8JDa3EUZaa2dokjXypTPG4dwv7k7Gd90afOurX3i39syS88P&#10;/Aj9k7wP4H8Ca1C9tB461jwrbRTRwi6MMlzFeeWsMbbCFaKFZ5oysxjZmUFAD9c/FnhbS/HHhXWf&#10;Det2v23RdYsptPvrbzHj86CWNo5E3IQy5ViMqQRngg1+e3/BJXx/q3grxD8Wf2dvE+rW97qXgvU5&#10;59NjgNxKu2O4a2vxFI4CLAswgdU2oxa5lbBy23n/ANnf/gnx8S/2LfiP8OPiXBrn/CaX9xrUeg+J&#10;vDfhtJYre2028MkH2tp2Ie4ihdrWdojAMFNxKrEZRb/4KDeEZv2YP2tPhV+1FowuItIudTt9N8Ti&#10;0jjmmZkiMb7FmkwWnsBNCAqoqG2DFw8gagD9NKKqaTq1jr2lWep6ZeW+o6bewpc2t5aSrLDPE6hk&#10;kR1JDKykEMDgggirdAHx/wD8FTPgXb/GD9lPXtYt9O+1+JPBn/E9sJozCjpAmBeqzyDPlfZ98pRG&#10;Uu9vF94qFPqv7Gvx0t/2iP2cfBni/wDtH+0daNkljrjOIUlXUoVCXBeOI7Y97DzVXC/u5Y22qGAH&#10;tdfmX/wTnuJv2af2wPjZ+zpqc9xBpskzaloCapqsbM6wkNFsiQbHnuLKeGZym1gtrhk+UiMAP2zN&#10;Nh/Zz/4KS/Av4yWz6Pp2m+LJo9N1a51K5kCoybbG7updzKkSrZXdvsYNtDQMzr13/b/7WP8Ayaz8&#10;ZP8AsTNZ/wDSGavkr/gthpNjN+zb4N1OSyt31K28Ww20F40SmaKKSzu2kjV8ZVXaGIsoOCY0J+6M&#10;fRXxY8df8LQ/YF8ZeMvsP9mf8JF8M7zV/sXm+b9n+0aU8vl79q7tu/G7aM4zgdKAPiDwn4/hm/4I&#10;g+IIPD+rXEGpaNM+jambYyQtE0+txySQFsDeslteIG2kqVlZD/Eo+1f+CePgm+8AfsW/CrTNQlt5&#10;rifTH1VWtmZlEV5PLeRKSyg7hHcIGGMBgwBIwT+NfgXxdD8Rv2bfBP7PejG3HizxN8U/7SFzdySR&#10;w2ayWdrY22/EbBlkknmJKksgtzlDvWv6CPCfhbS/A/hXRvDeiWv2LRdHsodPsbbzHk8mCKNY403O&#10;SzYVQMsSTjkk0Aa1fCv/AAWS8Lap4g/ZHs7+wtftFpofiay1DUJPMVfIgaG4tg+CQW/fXMK4XJ+f&#10;OMAkfdVeVftVfC3/AIXT+zj8RfBsemf2xf6lo1x/Z1l9o8jzL+NfNs/n3KBi4jhPzMFOMN8pIoA/&#10;PX/gqdHffFr9kP8AZ2+MOp3FvaalcwwLdabaW7CFpdS0+O6d0ZnJRY2syoU7iRIMt8vzH7RUl98b&#10;v+COvwq8UWlvb6Xb+EptOW8t5p2dpYrRp9HDxkIAWeR45dpwFUsNzFRut/Af/jML/glP4x+H8n/E&#10;z8Z+AfO/s5G/4muov9nP2yz8mHiSHzYjNYR7SfljcLuGYxU/4Jf6tY/tDfsufGP9nfX7y3DtDJc6&#10;XJqUq3ht4ruMp5kFm5GFtbmKO43KwHm3Kn5GIZgD8tqK1fFnhbVPA/irWfDet2v2LWtHvZtPvrbz&#10;Fk8meKRo5E3ISrYZSMqSDjgkVlUAFff/APwRU/5Om8U/9iZdf+l1jXwBX3//AMEVP+TpvFP/AGJl&#10;1/6XWNAH7U0UUUAFfAH/AAWr/wCTWfC3/Y52v/pDfV9/18Af8Fq/+TWfC3/Y52v/AKQ31AH4rUUU&#10;UAFfop/wRL8LapefH3x14kitd+i6f4ZOn3Nz5ijy57i6gkhTaTuO5bWc5AIGzkglc/nXX66fsb2M&#10;P7Ef/BObxl8crjTLifxZ4jhGoRW93aSIFXzjaaWjxtKoeAyTfaDImxmiuTjdtQkA8U/Y31a++OX/&#10;AAVg1nx1ot5ceI9Ct9T17WP7SuZWVk0top7W0YLMQ+0C4tI1jA3IpUbQqHH0B+zXc2PxW/4K2fHj&#10;xdbaDcT6b4f0yTSkv76zVhZahAbOxZkkG4RtItve7DkM0XmcD51HlX/BIXQ7H4a+Afjh8dte0e4n&#10;03QNMNpbX1pMrTPFBE95qECQmRQWKpYkM4AzgKw/eV7V/wAEe/DHiLWPBvxV+L3ia7uJ9S8feIAz&#10;GaxFuty0Blklu42XCOsk15MmEUKjW7AE8qoB+hVFFFAH5q/8EkrH/hV/xU/aN+E1x4m/tP8A4R3W&#10;oorK0kl8r7R9nnu7a5vIrYu23dstA5XOMwqzH5a6v/gip/yaz4p/7HO6/wDSGxrzT4tNffsqf8FN&#10;ta199U0f4ceE/ix4fuLGz8XSaa0ttpd1LbRqbhlISEzrqFtBNLvLJ5dyHlK+YWX0v/gip/yaz4p/&#10;7HO6/wDSGxoA5/8AbvuIf2kv23vgT+z3HPb3WhWU39ueIrQ6rIkNwpDTSW0sUI3RzrZ2spjYkNi+&#10;GDGrb2/RTVtWsdB0q81PU7y307TbKF7m6vLuVYoYIkUs8juxAVVUElicAAk1+a37Pd54e+L/APwW&#10;K+MPiIWFwX8N6ZdRWLXLGNob21Wy0qeQBHIZWU3IUNn5ZFYqrAbfav8Agqx8eZvg3+y5f6Nplxbx&#10;6742mOgIjTxiZLJo2a8lWJ1YyL5YEDEY2G6RgwYKCAeP/wDBOzRbz9pD9qz4yftN6pH9o0WS9n0X&#10;w7/aNlbi4j3eXsI8tz5MsFklvCzAHzBcv+8Yh936VV4V+xH8B5v2cf2aPB3g/ULa3g8QiFtQ1kww&#10;Rxsb2djI6SNGzCVolKQeZuO5YFIwMKPdaACvnX9v748w/s+/sueLtZjuLi213V4W0DRXtJ5IJlvb&#10;mN1EqSorGNoY1lnBO3JhChlZlNfRVfmB+1JcaX+3B/wUQ+HfwVgh/tDwZ4D+0T+Ib6zhaYO5VJry&#10;B5YZh5cR8i1tN58t4p5ZQdxCAgH0r/wTL+Cv/Cl/2R/C3m3X2q/8WY8V3OyTfFH9qhi8lEyikYt4&#10;4NwO7EhkwxXbXFfGj/gnn4y1jx94g8S/B746+KPhVY+ItTXVtV8OWl3di0e9mlUXt4jxXCEM0Y3i&#10;NlOXQJ5kcbL5X2/RQB8VeBfhl4I/4JYfCu+1Ww8LfED4kf21sl8SeINCs4Lr7L9mgZg8luZo/s9s&#10;N1y4fEm3cyyyn91m3+zn8UF/as8fXH7R2sjR/DHwz8G6ZqWh+H9O1S6tbm7tZWlSS81a5lUD7Axt&#10;ooYzCzuQjSMGEbhpvsqvir/gqZ8Yrf4Ffsy69p2gx6fY+JPiNe/2TcNG0MdxLAbcJd3LRsjGf/R4&#10;YrUvwUE8RDgqgIB5/wD8EsrG4+M3xH+OP7RmtRf6f4k1p9I02OfUJrm4sIMrcy2xJCo0So+nxxtj&#10;IFsQFjXhv0Vrx/8AZC+EM3wH/Zo+Hvgi7juINS07TFl1CC5mjmaG9nZri5jDx/IypNNIqkE/Kq/M&#10;33j7BQAUUUUAFFFFABX56/8ABVLwlq3wx1X4Y/tKeCxcR+LPBupw6bemOO4aGWyZpJIvtDRyKI4P&#10;MMsDgAeaL/YX4VT+hVcp8Vfhnofxk+HHiPwT4kg+0aLrllJZT7URni3D5ZY96soljbbIjFTtdFbG&#10;RQB4BN8KvCH7WXxH+EPx10vw54P8W+DNS8M3en63b+K4RfXCwOUns0t4R5lulzb3IuI5SSCokmTL&#10;EDb9VV+av/BLn4ma58G/iP4//Zc+IM/2fWtDvZ7zQvOeRUl2n/SYrfzmVjFIvl3cKpENyPcyscEV&#10;+lVABXn/AMfvg7pf7QHwb8WfD7V5Ps9prlk0CXW12+zTqRJBPtV0L+XMkcmzcA2zaeCa9AooA+AP&#10;+CU/x01SXQfFXwD8e6jqEvxC8B3tzHBZ3gWZLfTYWit2t0uELB/IuN64Y8JLEIyyJiP7/r81f+Ch&#10;nwz1z9m/9oLwb+1z4Kg+2R2N7a2XibTI0kLyfu2g81pWWWOKKa2xaFtq+W5iZQ7yEr9//Cr4maH8&#10;ZPhx4c8beG5/tGi65ZR3sG50Z4tw+aKTYzKJY23RuoY7XRlzkUAdXX5l/wDBQZrH9nX9ur9n742w&#10;apb6Bb6pN9h12WHTVdha28scV3cSEBmmZ7O+MPCb1WBdpJ2hf00r4K/4LPabNffsoaJPE9uqWXi2&#10;zuJRNcxxMym1u48Rq7AytukU7EDMFDPjajMADtf+CsH9h/8ADEvi/wDtb+z/ALf9t07+yPtmzzft&#10;X2uLd9n3c+b9n+052fN5fm/w7qPE3inS/B//AAShhv8AV7r7JaTfCa009JPLd8z3OmR20CYUE/NN&#10;NGueg3ZJABI8V/4KpeOv+FofsC/CTxl9h/sz/hIta0jV/sXm+b9n+0aVdy+Xv2ru278btozjOB0r&#10;ivj9q3ir45XHwh/Yo8BXlvqg8N6ZpNt498RaBLLcQWktpGsFxG4YxI8FuQsrK5y8xgjHlyxlWAOg&#10;/wCCR/7GOl2mg6P+0Hr199u1W6+1weHdPt3ZUskDS2k88x43yttlRU5RUO47nZfK/T+snwn4W0vw&#10;P4V0bw3olr9i0XR7KHT7G28x5PJgijWONNzks2FUDLEk45JNa1ABRRRQB+ZfwDjX9i3/AIKY+Ofh&#10;vqVxb6T4J+KEJ1HQIre3tbW0ErzSS2ceN+Yljb7dZxouDI5i/d4ZCvzV42tb7/gmR/wUIi1DS0uB&#10;4JkmF9BZ27sxutBumZZLfZ9ozI0LLIkfnuN0trFKwwRX3/8A8FRv2Xb79oj4Cw6t4a0241Xxt4Om&#10;a+0+ztEaSa8tZNq3duib1BYqkco+V3JtxGgzJz4rqUi/8FVP2FUbT7e3f43eBJoVaO5ntYpbu6ES&#10;iVwypmKC8j3sq4iT7RAqltkBcgHj/wDwVZ/ZRt9H162+PngBP7X8GeLNlxrM2lxQvZWc7rGIbtHi&#10;PzRXW7cZCCPNJJkJnRR8VeFv2e/in440G11vw38NPGHiDRbrd5Go6XoN1c2821ijbJEjKthlZTg8&#10;FSOor71/4Jy/H7w9rXhnX/2TvjtZW8ekXc0lhomma1ZG2K3DTyPc6fNJlWjn88iSEkCRZd6iQOIE&#10;rtfD/iDxP/wSJ8d6loOvabqHjj9nTxVeyXumaxp8ER1HT78xACKUkojSlIkVlZlWRYxLEVKTQ0Af&#10;nX/wyd8b/wDojfxA/wDCXvv/AI1X1p/wTL0XVv2XP2htQ8QfGHQ9Y+F3h7WPD9zo1lrXi/TLjTLG&#10;S9aa3uFgNxMixozRW07DcwzswMkgH9f/AAB4/wDD3xS8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQC&#10;rKwKsjAMrKysAQQPiD/gtX/yaz4W/wCxztf/AEhvqAPqr/hrH4If9Fk+H/8A4VFj/wDHaP8AhrH4&#10;If8ARZPh/wD+FRY//Ha/msooA/pT/wCGsfgh/wBFk+H/AP4VFj/8dr41/wCConj/AMPftH/Bfwx4&#10;I+EmrW/xU8WR+IE1mXSfA5OtTQWUNtPDJPKLUSCJRJdQKN5G4v8ALna2Px2r7/8A+CKn/J03in/s&#10;TLr/ANLrGgD5V/4ZO+N//RG/iB/4S99/8ao/4ZO+N/8A0Rv4gf8AhL33/wAar+lOvgD9oX9tfXP2&#10;gPFUPwL/AGV73+3PFWq+bHrXje2LxWei2qSGOV4Z9v4m5TcoV4xAZJZUMYB+YH7H/wCzXqn7VPxw&#10;0fwZZnydKjxqGuXa3CwvbabHLGs7xllbMp8xUQBG+eRSwCBmH1//AMFbvjB/wkvjvwT+zp4E0zNh&#10;4c+yyzaPpNn96/liEdjZwQrECPLt5BtELFW+1hdoaIV7V8TPFPw0/wCCT37OM/grwbdf2r8YvE9k&#10;zpqAji+2TT7XRdRuFYOsVtCxfyYCGDMGUbibiYeK/wDBOn9n3S9G03Vv2tfjlq2nt4WsvtF7pd3r&#10;krXU8t8txtk1KQ7iWlEyyRxIyvJJM+9VVliZwDq/20v+MY/2Jfhf+yron/FUeOvE3k/brW0/0uUf&#10;6WLqTyFTZJ+9vnEcG6I7445lPzrmv0U+APwd0v8AZ/8Ag34T+H2kSfaLTQ7JYHutrr9pnYmSefaz&#10;uU8yZ5JNm4hd+0cAV8F/sW+APEX7bH7S+r/tT/EfSbjSvD2lzJb+DtFmAuLORo1eMGNpiTttmHmb&#10;40RXupGdChjeOv00oAKKKKAPmr9uj9jHS/2w/hxa2aX39jeM9B86fQNSldjbh5AnmQToM5ik8uMF&#10;wC6FFZdwDRyfP/8AwRd8Qf2f8K/if8Pb/TdQ0zxJ4d8TfbdQgvYPK8r7RAsAiKk71lR7CYOrKNuV&#10;5JyF/RWvzL+L15q3/BPD9uqT4n21hcP8FfinNHF4gmZrg21heyS77iQ7HkLzowkukDR/NHPcQxKN&#10;rMoBk/sA2cMn/BTj9pa7a/t47iKbX4ksWWTzplfWoi0ikIUCoUVWDOGzKm1WAcprftmanD+0Z/wU&#10;l+Bfwbtk0fUdN8JzR6lq1tqVtIVdn2313ay7lZJVaytLfYoXaWnZXbrsqfsj2Oh+Cf8AgrJ8ZrW3&#10;8Tafq9p4k0a71fSr2KVFS++3y2OprHBh2E22GVyGQnckLSYAyBb/AGXfElj8Vv8Agrx8c9du9Ft4&#10;bjSNMvrGz87bO0EtnPY6cbiNyoKNJHHJ05CzMmWGSQD9NKKKKAPH/wBrT9oGx/Zl+Avifx1cNbvq&#10;VtD9m0ezuCpF3qEmVgj2GRC6hv3kio24RRysPu14B/wSo+APiL4a/CPXfiN4xvbi88T/ABNmt9ZY&#10;z3oumeyCPJbzytjPnytczyNl3+V4s7XDrXinxMs4f+Cmn7dWn+F9Hv7fUfgr8MYVl1DUoFklttSZ&#10;5YzcxxTRohVrhkWBT5u3y7SWeJm+636FfD7416H8TPHfxA8M6Ja6hN/whd7Bpt9rBjRtOubqSLzJ&#10;Le3mR23ywcJMjBWjZlBHNAHoFFFFABX5q+ILe4/bS/4KjabDps2oJ4B+Cflve3KTTCBtSt7gyFUV&#10;4dkcr3QSFlOPNhsJHSQ4TH1V+3R+0Z/wzH+zj4i8VWc3leJLzGkaD8ucX8ytsk5jdP3SJLPtkG1/&#10;J2ZBcVxX/BMr9nWb4Afs0adLrmhXGh+NvE0z6prMN/HGtzEu5ktYW2qHVVhCyeVISySTzAhSSoAP&#10;rWiiigAooooAKKKKACiiigD84P8Agpz8IfEXwp8feD/2qvhzHb2ur+FpreLxCPOEAnUSpHbSSLHs&#10;eZZBI1rMPMLGJoVChFdh96fCr4maH8ZPhx4c8beG5/tGi65ZR3sG50Z4tw+aKTYzKJY23RuoY7XR&#10;lzkVq+LPC2l+OPCus+G9btftui6xZTaffW3mPH50EsbRyJuQhlyrEZUgjPBBr81v2IfFOqfsLftQ&#10;eJf2YPHl19r0XxJex6h4a8QeWtpayzvDhXxKAzfaFjjgwskgS4t/KQOXZwAfp/RXmnjb9pT4XfDX&#10;x9F4L8XeOdH8K+IZtMGsRw63P9jhe1MrRBhcSbYixdHHl79+FJ24BNcV4i/bv+Cuj68vh7R/F3/C&#10;feKZ7KS9stC8C2c2u3F7sWRjFE1qjxCUiJztd12jDMVU7qAPYPH/AIA8PfFLwbq3hPxZpNvrnh7V&#10;YTb3ljcg7ZFyCCCCCrKwDK6kMrKrKQQCPzr/AGLfH/iL9if9pfV/2WPiPq1xqvh7VJkn8Ha1MRb2&#10;cbSK8gEazAHbcsfL2Ru6pdRsiBzI8lelfGr/AIKm2/wl8K2uqN8DviBpt3cXqW0dp46ih8Peehjk&#10;Z3gBaaWfYVQNsi2J5qb3QvGsh+0t+zn4v/bt/ZC0LxJr/g3/AIQ/4z6d9r1PQ/D8t8YRBBLc5FnO&#10;XyplktI7ckuIys6ru8hTIgAPuqvhX/gsl4p1Tw/+yPZ2FhdfZ7TXPE1lp+oR+WrefAsNxchMkEr+&#10;+toWyuD8mM4JB7X/AIJ+/tg337Rng3U/C/j37PpPxf8ACcz2esaVJG1tc3MUZVPtbW7KojbzC0Uq&#10;JkJIoJEYljQav/BQL9kjVv2vPhHpmheHdbt9G8Q6PqaahajUri4SxuFKNHIkqx7gGCvuSQxyMu1k&#10;XaJXagD4r/ax+Fd98ZvjD+y3+yjb6vo9n4h8KeEo7bWNct7lrqGCU2cZnj8kKrhlh07zY1coZBcx&#10;Z8sHefur9kX9hvwF+yDpV3LoTXGveLNShjh1HxHqSoJmUKpaGBFGIYDIpk2ZZidod5PLTbyn7Ev7&#10;B0P7L+q67438UeKLjxv8UPEUPl6jqzNIIYFkZJriNS7Fp2edNzTyAMwRMJGS+/61oAKKK+Vf26P2&#10;8ND/AGP9BtdNt9O/4SDx9rVlNPpWn+Yn2e22siLNeASCVYiWcoEX94YJE3JguoB9VUV+K3/D6v43&#10;/wDQrfD/AP8ABdff/Jle1fAv/gtZpeq3mnaX8WvBf9ieZ8lx4i8NyNNbo7TAKzWb5kSJYmJZlllc&#10;mP5YzvwoB+n9fmB+058KtU/4JyfHDTv2hvg14c+0+BdX8zT/ABZ4bWFRZWSSyxNsjcZe3imdVKFV&#10;2QyxKuSkqQV+j/gDx/4e+KXg3SfFnhPVrfXPD2qwiezvrYnbIuSCCCAVZWBVkYBlZWVgCCBq6tpN&#10;jr2lXmmanZW+o6bewvbXVndxLLDPE6lXjdGBDKykgqRggkGgD8tv2qv2VND/AG//AArZ/tDfs83n&#10;9seJNS8m013w3e3KQSyyRxxxYPmPst7mFBGHjLCOSMLJG2SDPk/s1/8ABQfS/Gmgn9nn9qnQ/tdh&#10;cebod34k152idHRlWKHUUYB4pUdWBu9yujpEzhWWScdX8Vf2Y/iX/wAE5Ne8R/GX9nnUf7e8Cz+Y&#10;dd8D6pBLcJZWYXKSvtkD3EULtIwkBSWFCNzSoZ3q34k8E/Af/gq14N1LX/BUtv4I/aDg0yC6vLe6&#10;aVWUxlohFcAKEuoCdqfaolMsam23gYEDAGTqX7OPxt/YXuE+If7MXiS4+K/wpv4YZ/8AhErmSTU2&#10;uDcxqpuhb2wRLhcpbutxblJQrKpVokkdvNf29P29vh5+1z+yz4Z0rRItQ0Lxna+JrW9vvD+oQlvL&#10;jWxuFkliuEBjkiEs4RSxSRsFjGorlPB37QX7R3/BMbxUngDxTpP9q+B4L2YW2m6nC7adep5kUk02&#10;mXoUMuVYHb8yRtcMZIPMLCvpW88C/sg/8FKvtNz4Vvv+Fc/Fi882XyVijsNRuJj9qffNabjBfZIa&#10;eR4WM21UDyx9KAPyBor6K+PH7APxt/Z9uLmTWfCNxr+hQQyXLeIfDKSX9ikUcaSSySFUDwKgcgtO&#10;kYOxyu5VLV860AFfZX/BLP40eCvgL8dPF3irx74gt/DuhJ4SnthcTI8jSSvf2O2OOONWeRsBm2op&#10;IVWY4VWI+dPg78AfiH+0Br0mkfD7wnqHia7hx58luoS3tsq7L507lYodwik272XcVwuTxX6K/Dv/&#10;AIJv/Cj9kbQbH4oftNeOdP1CGwvYhFolnDJJpck5aQJE6mMz32QI5fLWOML5UodZYgxoAtat8b/j&#10;x/wU51W88K/CnTLj4Y/A8zPpHiHxDdvFJNdROxkO8/K5Ywoim1t2IzOVmlMUqsvQeKfjV8IP+CUH&#10;w4uvhj4Htf8AhN/jFfWS3epX0kahGuiB5T37B90UQWR3itYyzBB8zIZ/PfyD43/8FOfGvxij0z4Y&#10;fsz+D9Y8H6b5LWluNLskl1e5tVtceRbW0CuLRYlEpDQszhYo2VotrKd/9nP/AIJ0+B/gB4Vh+K/7&#10;VurafoH2C9Mll4VvL2CSzfyo5XCXOzf9rlfYZEtoCdyxAMJd7xIAea/skfsj+Iv2y/GWt/Hf4763&#10;cQfDqKaXUNT1fVLgWra20IPmIknyiC0iVNryLtVFj8qLaVZofSvH3jbVP+CnHxk8OfBz4XaF/Yn7&#10;PPgm9trjUNUt7dbP9xGGhEseYyIMwmaK1twmTkvIoVSsGt4p8dfF/wD4K2Xl14Y8BWP/AArL4HaP&#10;equq6pqkrSPqkgmDIriNcSSpCUmForeWjgGSYloCP0U+BfwL8Ifs5/DjTvBXgrTvsOlWv7yWaUhr&#10;i9nIAe4ncAb5W2jJwAAFVQqKqgA6DwB4A8PfC3wbpPhPwnpNvofh7SoRb2djbA7Y1ySSSSSzMxLM&#10;7EszMzMSSSegor4g/aH/AOCtHwm+DWq32heF7e4+J2uwQwypPol3CukFnYFozeguSyxndmOORdxC&#10;Fg2/YAfb9Ffit/w+r+N//QrfD/8A8F19/wDJle//ALH/APwVyuPix8R9H8CfFDwzp+j3+vXostM1&#10;zw8JhbieQxpb28tu7SON7lx5yyEAvGCiqHkAB+lVef8Ax0+BfhD9oz4caj4K8a6d9u0q6/eRTREL&#10;cWU4BCXEDkHZKu44OCCCysGRmU+gUUAfjX4p+Ael/wDBLn9sn4P+OLzxD/wk3gHVr2/RZLmJobzT&#10;YChtpmmEaOJvKhvYpA0aqZWSRfLj+Un2D9j3wTfeAP8AgrP+0LpmoS281xPpmp6qrWzMyiK8v7C8&#10;iUllB3CO4QMMYDBgCRgn7f8A2lP2a/CH7VPw4HgzxmdQhsI72LULa70u4ENxbTxhlDoWVkOUkkQh&#10;0YYkJADBWHyV+x9/wTM8VfAv9or/AIWV468eW/iVPD8L2fh1bBpWmuYjbvZxm6Ey/uljttqrDGzg&#10;HaBIFixIAfoVXxV/wUw/au1T4M+BNN+G/gF9Qk+KfjrFtp7aLIrXlhAZUQusYDS+bOS0MOxQd3ms&#10;jq8QDfSvx0+OnhD9nP4caj418a6j9h0q1/dxQxANcXs5BKW8CEjfK204GQAAzMVRWYfCv/BPj4F6&#10;p+0p8R9c/aw+MOnafqeq6verJ4VtoSot4Xty0DXH2cA48nyY4YDI5cGKSRgX8qUgHpfwv/Zj8a/s&#10;V/suHwh8LobfxF8avGupw2914kNkjafpcrxkvNK7AOLS1hin8syCQtPKMRHz/JHzp4f8YftHf8Er&#10;P7S0HWPC3/C0fgdDeyTWeqIzpFbo2AGSZPMNh5k08W6KdGRpFkEJJZ5W/WqqmraTY69pV5pmp2Vv&#10;qOm3sL211Z3cSywzxOpV43RgQyspIKkYIJBoA81/Z6/ad+Hn7UHhWbW/AOtfb/snlLqGnXMRhvNP&#10;kkjDiOaM/wDAlDoWjZo5AjttOPSrPVrHUri/t7S8t7q4sJhbXkUMqu1tKY0lEcgByjGOWN9pwdsi&#10;nowNfmB+3B+wd4e+Cuq6d8UPgv4o1j4f+O9e8QQaNovhnSGMEN1qN6yxCCzuEaM2KmP7W7b2aMg+&#10;WvlLtU+l/tLeKbj9gb9lPQvhf4GutQ8XfFj4g3t3ZprbRzLqmo31xze6mGgBeS5DzwRQhpDIN8J3&#10;S+SwYA8/1HV7f/gpJ+3/AKRpttafbvgx8JfOmuZpBDc2uqTicAsrrFJG8V1LFAoidyJLe2ldSjMy&#10;j9P6+df2Ev2XbH9lz4C6NpNxptvb+NtVhjvvEt4qL50l02WW3Zw7hlt1fyl2NsJV5AAZWz9FUAFF&#10;FFABRRRQAUUUUAFFFFABXxr/AMFL/wBjuH9pD4RzeJfDun2//CxfCsL3VrNHayS3Op2SJI8mnr5e&#10;SzMx3xAq/wC8BRdgmdq+yqKAPz1+FniHwr/wVS/ZosdM1ZrfR/i/4EmsHuNc1TRotQW2utylrpIf&#10;3cM0F2lvKHtnGxWGGjYRxO3tX7SXwdsfhN4N0r4rfCvS9H8F678MYZtRnsdLt1sINX0FDJc6hpDi&#10;JCirKd0qM0UmyYbl2M7SD5V/a6+GPir9hP8AajtP2nPhrolxq3gnVZpG8V6cb+XyxdXMjC4SXaMx&#10;wTM0ckbN5iJcqMqB5Mbdr/wUZj8X/FT9n2D4zfBD4heINa8C6no39meIND0W4LWE+kmR5ZLzyiQ8&#10;UqOvk3ACl/LLI/lpHMGAOA+Ctrqn/BTb9sm6+JfinRNQl+BHgnfHpGia0iyWck+yMJbsqsqmWRsX&#10;UwxMAqRQSFo2iJ/VSvH/ANkv4IeFf2ffgL4Y8K+EdTt/EGmtD/aEniG3SIDV5Z8SG6zHkMrKUWM7&#10;nIiSJd77Qx9goA/OD9vT9nXxF8Bfiho37VHwO0K3j13RZp73xZYpGJYZFZNj3n2YKCVeN51uXRgw&#10;DLKArCWYfZX7MX7Q2h/tQfBvRfH2iQ/YPte+C+0t7hJpdPuoztkhcofo6lgrNHJG5Vd2B6rX5QfF&#10;74Q+Pf8Agln8XJPi58I47jX/AIK6xNHDrnhy4md1tFL4S3nf5iFDORb3ZBZGby5N2/8A0gA/V+iu&#10;f8AeP/D3xS8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQCrKwKsjAMrKysAQQOgoAK/Ev8Aby1OHRf+&#10;CoVhqHxES4k8CWmp+HpymsW0lzaNpCpbtciKIqwkg8wXe5EUhn84YLFhX7aV8Qf8FRv2O5v2hPhf&#10;D418K6fcXvxB8JQt5Fjp9rG82rWTOpkgJ4dmiG+WJVLZJlRY2aYEAH2/Xzr+1F+wl8Lv2o9K1K41&#10;bRrfQ/G00LLa+LtNh2Xccu2NUedVKi6ULEibZckJuCNGTuHy/wD8E5v+CiXhCH4Hz+DPi14r0/w5&#10;qvgqyxpt3eQiBL3SYYkWKJCpPnXMWCnlqgeRPKKrK4lYfb/wQ/aQ+G37R+lanqHw58U2/iO30yZY&#10;LxFgmt5oGZdyFopkRwrANtfbtYo4BJRgAD8i/FPwj/aO/wCCWXja68UeE9Q/tnwZfbTd6vYWb3Ol&#10;3UEdyFih1GJl/wBGlbegDBgR9odIZyTJj61/Z+/4LHfDbxlpS2nxVsbj4e67BDmS+tIJr/TbplWM&#10;EoI1aaJmdpWEbI6qqDMzMQK/Qqvj/wCOn/BLP4G/GCz1G40fQf8AhXfiS4+eLUvDf7q3R1hMaK1k&#10;T5HlZ2OyxLE7lP8AWKWYkA+oPBPxC8K/ErSpdT8I+JdH8VabDMbaS80S/ivIUlCqxjLxswDBXQ7c&#10;5wwPcV8lftXf8Ez/AAx8Ztefx98N9S/4Vl8U0vX1VtUszKLe/ugoaN3CODbS+ciP9ohG7LSuySuw&#10;K/Jfjb/gkZ8bfgvqsXif4PePrfxFqVjCGglsbiTQdXEsjNFIkB8xowoifJZrhCymRdp4D5N544/4&#10;KJfBC3sPDEtt441FI4TPFPDolr4lYq8jnEl6kVwS24N8jyblXbwF20AeweHf2+tf+F943wX/AG1P&#10;hx9vmufLnm1qWxtLy3uIJJo3gee0jUwTRRESEzW5YgwKnlNKrtXn/wATP+CXPhD4yeFZ/iD+y54/&#10;0/xNos26X/hG9Quw/lOY3n+zRXP3opQsltGtvdKrruLSzA8Vyvx8/b++O/iDwrdeG/jD8AfB40Vv&#10;LLW3ijwpqlv5Dzx3EcMsbSXStDKyxXYjkQq/7qXY2UbHyr+z1H8Z9L8VTeJPgtYeMLjWtL8oXdz4&#10;Tsbi62I0gkSK5WJWVonaDPlygo/lnKkA0AfVXw//AOCg/wC0d+xn4qbwV8YND1DxbaW+8/2d4sd4&#10;tR2CSdfNttQw5miabP7xxOhWELEyDmvdbP46fsA/HzxDf/Ebxb4Wt/C/ibTJhdz22uafcW7X5+0I&#10;3nvbWTyQXjPLcHerh5XVJDIpiTI+Ff2mP2jv2lPGVvbeEfjPrXijS7eSH7SNB1LSxoq3UTSKVklg&#10;jiiE6iSAbGkDBWRtuDur0r4Tf8E7fDHxQ+Dev+Ol/aQ+H9p/ZmcpGJVs7feTHbfbprk281n5syug&#10;327ZUBk8zcFoA9V+L/8AwVu8T+Jf7M8Cfs6eCf8AhELA/Z9N0u4nsIrnUW/1Kw29pYxh4IcEPCEx&#10;NuVk2iNhiqvwd/4JjfG39pbVdL8XfHvxhrGh6aIYkji1u9k1LXprXckoiAkZhaqVln/1hLxyA7oD&#10;kmvjXw7qfjj9n/44NYfC/wAbf2r4ptr2PTbbVPAs089vqknmxsLeINGpu4mmVF2NG0cpQYEilSfX&#10;/jx41/bL+L3g25t/iZo/xIk8J2EMlzexN4Xm0yx8pSkrSXQht40kVDCrhpchNpI25JIB9Qf8NZfs&#10;8/sb/wDFE/sy+Af+FmfEm7/4lX/CR7Hm+03L/udn2jaZrrdNBbyfZ7VUt5PM3RurcV2vgn/gn/8A&#10;FH9qLx9L8QP2sfEdwtmsxuNM8A6JqWYbImVQ8JKl44IGigiGIHaWQOGeVJEO74g/ZZ/a/wDiB+zf&#10;oOl2fw9+Eng/VNV1q9m0yDxJeaFe3WqarOzQM1mk6XC7tu+0HkRAAbomKl33N7V/w0h/wUM8WeKv&#10;K0/w54w0f+0r3bb2f/CBwwWdr5kmFj865tTsiXcBvmkOFGXfgtQB+v3hbwnofgfQbXRPDejaf4f0&#10;W13eRp2l2qW1vDuYu2yNAFXLMzHA5LE9TXzB+0D/AMFOPgl8ENKZdM8Q2/xH8Qyw+Za6X4VuY7qE&#10;krJsM12pMUS74wrAF5VEisImBr4Vj/4J6/tl/HjSrjTPiH4tuLPTbKaK5t7Pxx4xm1GGaUrIvmRJ&#10;A1yFZFJBZwhxLhc5bH1B8Ff+CNvwo8D/AGqf4hatqHxNu5N6Qw4k0mzhQ+WVbZDKZWlBWQbjNsKy&#10;Y8vKhqAPj/xp+1J+1F/wUO17U/Cfw+0fUNP8LNvin0PwuTb26wutxtTUL9yoPmQ+ZGUd44ZTENsW&#10;7ivtX9lH/glH8PPgzZpq/wASINP+Jvi99kix3lsTpdhmErJEkDkrc/M7/vZl/hiKxxMpLfanhbwn&#10;ofgfQbXRPDejaf4f0W13eRp2l2qW1vDuYu2yNAFXLMzHA5LE9TVXx/4/8PfC3wbq3izxZq1vofh7&#10;SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIBANXSdJsdB0qz0zTLK307TbKFLa1s7SJYoYIkUKkaIoA&#10;VVUABQMAAAV+MP8AwWa/4Qj/AIaO0L+wv+Rz/sZP+Ek+z+R5H3j9k37P3n2nyt2/zP8Alj9k28V9&#10;/wDjL/gpZ8DdH+DfiXx34Y8X6f4vu9K/c2/htJ/7P1G9nYxqqpBcqkpiBlUtKsbhVWQgMUK18Vf8&#10;Ex/gr4n/AGmv2gtZ/aJ+JF1/wkdpo97J5V5fyRSPd6z5cZT9yUIWK3hkV02+WI3FsIsiNlUA/X+i&#10;iigAqpq2rWOg6Veanqd5b6dptlC9zdXl3KsUMESKWeR3YgKqqCSxOAASat1+YH7Snjrxf/wUg+OA&#10;+CHwa17Z8IdB8qbxZ4ohhJspZxKx3eYH/wBJiXYogiXaJZUkky0caTRgFTTZPFX/AAVS/aXdtQt7&#10;iL9l7wPqcyrHbTy2kWryorCJyzIryTzBkZlwht7eRlDJJIHm/T/SdJsdB0qz0zTLK307TbKFLa1s&#10;7SJYoYIkUKkaIoAVVUABQMAAAV5r+z1oHw8+FfhWb4QeAdS8/wD4QDyrPULC5nMl5BJcxi7Es2QM&#10;+d5zSBkAj3GREC+WUX1WgAooooA5T4meKfCHw98Kz+NPG11p+m6L4b3ah/amoRhvsbmN4d8XBbzW&#10;WZ4lCDe/nFFBL7T+e37FvgDxF+2x+0vq/wC1P8R9JuNK8PaXMlv4O0WYC4s5GjV4wY2mJO22YeZv&#10;jRFe6kZ0KGN465/9qTx1qn/BSv8AaO0f4C/CjXtPf4d+G86vrXiFoVaIzxM0MtzC2/dcRRrcLFGs&#10;ewSSTOxYxbJU/TTwB4A8PfC3wbpPhPwnpNvofh7SoRb2djbA7Y1ySSSSSzMxLM7EszMzMSSSQDoK&#10;KKKACiiigAooooAKKKKACiiigAooooA5/wAf+APD3xS8G6t4T8WaTb654e1WE295Y3IO2Rcggggg&#10;qysAyupDKyqykEAj8y/gvq+qf8E7/wBoLWvgP8ULTT5v2ffiBe3c2la5rgWW32SRiJWmlEQR9yLB&#10;b3MUiqkZZZcpESZf1UrxT9q79lHwh+1r8OH8N+JE+w6ra75tG8QQRBrjTJyACwGRvibaokiJAcAc&#10;q6o6AHsGk6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAAq3X51fsH/tH6p8BvHe&#10;o/sp/G7VfJ8X6HepaeGtWmvFns7iB4o2t7FJdoZcqyvB5hyVlEOImjjib9FaACvNPjf8aPhd8KdK&#10;0zTPij4g0fSdN8VzNo8FnrCeZDeh12yLKm1gIArgSSSARKHUOw3DPpdfP/xK+A/wE8D6l8RfjF8T&#10;vD/h/U/7S+z3mrat4ssob6Kzjt7eK2iito3Rtu7YPlQGSWSQLlv3aKAfCv8AxcP/AIJC/GT/AJiH&#10;jj9nTxVe+xlgkI/BIr5EX/Zjuo4/4Sn+j/qV4A8f+Hvil4N0nxZ4T1a31zw9qsIns762J2yLkggg&#10;gFWVgVZGAZWVlYAggfmr+y/+1B4e+IHg3x34G8c+BNYn/ZNl1OPQdF8QeJpjdL4fWY5trG8uRgrA&#10;rCMxTBmayaS2R5mVopV5/wD4uH/wSF+Mn/MQ8cfs6eKr32MsEhH4JFfIi/7Md1HH/CU/0cA/Wqiu&#10;U+GfxV8IfGTwrB4k8E+I9P8AE2izbR9p0+YP5TmNJPKlX70UoWRC0bhXXcNyg11dAH89f/BRjwL4&#10;Q+Gf7Xvjfw34K0H/AIRzSrX7LNLZRTBrfz57aO4doIwi+RF++AEWWCkNtKoVjS3+yD+z18TvHng3&#10;4m/EzwR8QLj4V6b4Q0w/ateWe/tVu1BE9xAJrVGcrHDEZnVQ7bvs48s+ZvT9NP8AgoR/wT/0v9pT&#10;wrqHi3wTpOn2Xxct/Jk+1u7Rf2xBFG6/ZHO8RLKQybZnUn9zHGzpH8yfmt8Zv2kPiX4s+Dfw5/Zp&#10;/wCED1DwDd+HvLsdT8P6fay28+vzuY3sjLZmISrKS3msu5hPNMJdoIQKAfdP7H//AAVq8IeNtB0f&#10;wv8AGW8/4RfxmuLZvEbQBdL1A7o0jeQp/wAe0rb2L7lEC+Wz74wwjX9CtJ1ax17SrPU9MvLfUdNv&#10;YUubW8tJVlhnidQySI6khlZSCGBwQQRXxX8If+CU/wALtB/Z5j8D/EKwt/E/iy7mk1G88Taev2a5&#10;srp4fKEdpOFDtBEPmVJtyPJmRoxkIvz/AKt8J/2gP+CXfia88RfDme4+JXwLudTe+1HQ1iM00Nuk&#10;BLPdhYibVhHvH2uH92xto2mUDZCQD9X6K8f/AGZ/2qvAX7V/g258QeCLy4V7KbyL/SNSRIr6xYlv&#10;LMsauw2yKpZHVmU4YZ3I6r7BQAV+ev8AwRP0mxh/Zt8ZanHZW6alc+LZrae8WJRNLFHZ2jRxs+Ms&#10;qNNKVUnAMjkfeOf0Kr8y/wDgnytj+zr+3V+0D8Ep9Lt9At9Um+3aFFNqSuwtbeWSW0t4wSzTM9nf&#10;Cbl96rA24E7igB+j3inwnofjjQbrRPEmjaf4g0W62+fp2qWqXNvNtYOu+NwVbDKrDI4Kg9RXxX4p&#10;/wCCNvwE8Qa9dX9heeMPDNpNt2aXpeqQvbwYUKdhuIJZTuILHdI3LHGBgD7qooA8/wDg78Afh5+z&#10;/oMmkfD7wnp/hm0mx58lupe4ucM7L507lpZtplk272baGwuBxWV+1j/yaz8ZP+xM1n/0hmr1Wvir&#10;/grV8Zv+FY/sp3nh+zu/s+teNL2PSI1gv/s9wlqv766kCD5pYisa28ijC4uxuODtYA1f+CT+napY&#10;/sS+EJr/AFf+0rS8vdRn0+2+zLF/Z8Au5YzBuBzLmaOabe3I8/Z0QV9gV4/+yF8IZvgP+zR8PfBF&#10;3HcQalp2mLLqEFzNHM0N7OzXFzGHj+RlSaaRVIJ+VV+ZvvH2CgAorn/H/j/w98LfBureLPFmrW+h&#10;+HtKhM95fXJO2NcgAAAEszMQqooLMzKqgkgH81fid+118bf27PH2t/DX9mO0uND8E6fNam+8bLNJ&#10;p92U80r5zXBYG3gdsMsMam5dIHOMGSFQD61/ad/4KAfCj9mH+2tH1XVv7b8fWNklzB4U09JDLK8n&#10;+qSWcIYoMgh23neIyGCPuRX/ADAuvCXx7/4KGfCv4j/E7/hOP+Eom0HWop/+FX2N5MfKj8h/31rZ&#10;biibUbZEMGSfZdfM0q4m/Qr4A/8ABK/4NfCXwbe6f4s0q3+JviHUYbi1vNa1aBoVWGUgBLaASMLd&#10;lVRiZWMwZnKyKGCL+cH/ABcP/glD+1x/zD/EcMll7JFrmjTTf8Ce2l32/uUkh/5axH94AfIFf0+/&#10;Crwn4Y8D/Djw5ongvRv+Ef8AC1rZR/2fpzWsts8MbDf+8jlAlWUliz+aPMLsxf5i1fmB+w3+wbb/&#10;AB0+KmtfG34j+Av+EX+HeoXra74U8HOITZ3iTzzPGrxrtb7NAoj2o0SJOrxsMxBkf9aqACiivzA/&#10;au/au8X/ALZfxHf9nH9nF/t2lXW+HxH4sglK29xACFmUTKDssV3ASSjJnJEcYZGAuAA/au/au8X/&#10;ALZfxHf9nH9nF/t2lXW+HxH4sglK29xACFmUTKDssV3ASSjJnJEcYZGAuPSm+CFj+yX4e+FP7PXw&#10;t1O40nxl8VdTmXxJ4+VFhvpdPsrczX728vzm3n8txHbLsdY98hLLITM30V+yj+yj4Q/ZK+HCeG/D&#10;afbtVutk2s+IJ4gtxqc4BAYjJ2RLuYRxAkICeWdnd6v7W/7K1j+1N4N0Syi8QXHgrxZ4e1OLVdD8&#10;U2FsstzYSqRvVTuRwrAK2EkQ+ZFC+T5e0gHn95+zL8B/2R7iw+K1z4u1jwBrtjMZNV8Wah4ilnuf&#10;EpMbyXFtdxT+Yly1wUaVo4YllMkYaLYyjGr8L/8AgpJ8B/i58UD4F0PxRcQ6lcTQ22l3mpWMtraa&#10;tLIhby4HcAqysBHtmWIu7KsfmbhXzB4W/wCCRPjj4na9a67+0D8aNQ8R3dvutBb6Xcz6hcPahS0Q&#10;S+vBmLE0jsY/IdcZwwLkr2v/AAUG/Zr+CXg39nXSPBfhDwN4X0P4ma3qem6P4KhsYI7fUr+6+0Qx&#10;Or3HDyr5Mjh5Lhym54y7eYYzQB+hVfCv/BRb9sDVPBv9k/BD4Raxv+MXiu9t9Pl+xMqy6bBcfJGg&#10;nZ1W3uZmeIITkpGzSZjJhc+lftyftyeHv2QvBqwQLb658RdVhZtH0FmO1FyV+13W0grArAgAENKy&#10;lFIAkePgP+Ce37Hc3gm3uPjh8UtPuLn41eLprrUpk1S1jhbR1uJHZ9kScRzzKxdzhWRZPJCR4lDg&#10;Hr/7FH7KOl/sl/Buy8PbNPvPF99/pPiHW7KJh9tnyxRAzncYoVby04UHDPsRpHFfQFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQB8v/tyfsN+Hv2vfBqzwNb6H8RdKhZdH15lO11yW+yXW0Et&#10;AzEkEAtEzF1BBkSTgP8Agnt+2JN42t7j4H/FLULi2+NXhGa602Z9Uuo5m1hbeR1fZKnEk8KqUcZZ&#10;nWPzg8mZSn2/XxV+3t+wT/wvjyviX8NJf+Ec+M+i+XcQXNrN9l/tfycGJWlBHlXKbV8qfI+6qOQo&#10;R4QD3Xx/+1V4C+EXjLVvD/xAvLjwMlrph1ax1fWkRLHWoUA89LKRHYyzxMUVrcqsx3oUR1YNX56/&#10;8XD/AOCvXxk/5iHgf9nTwre+wlnkA/FJb50b/ajtY5P4i/8ApHqv7Pv7QXhD/goJ8ONW/Z+/aB0n&#10;+yvijp++NllhFncXU8AZTd2oZf8AR76HD+ZDtwR5hCGJpYo/sD9mL4Z658Gfg3ovgPW4PD6/8I7v&#10;0+xvPDqSRRX9qpzHdTQuo8m5lyWmVXlUyF3DnftUA5T46fCPVPD37Keo/CX4KeEdPh/tWy/4Ri0t&#10;pZFistMs7nMd1dzs0iyNtieZyyCWVpXVikmXrtfgv8ELH4U/AXw/8LtT1O48c6bp2mNpl1ca8izC&#10;9ifdviaNtwEAVzGkJLBYlRCW25PpdFAH5a+P/wBnj4o/8E2/i5q3xa+B9jceLPg1PCbrxH4Wlutz&#10;WlqjjdFICS7rGJGeK6RXeFRJ5wKCRpvur9mf9qrwF+1f4NufEHgi8uFeym8i/wBI1JEivrFiW8sy&#10;xq7DbIqlkdWZThhncjqvsFfnV+0Z/wAE6fE/w28VTfFf9lLVtQ8J+M5L0SXvhWzvYrSzmhaSJylt&#10;v2xiISxiR7actCykhQojSJwD9Fa+Sv8AgoF+x9fftGeDdM8UeAvs+k/F/wAJzJeaPqscjW1zcxRl&#10;n+yLcKyiNvMKyxO+QkikAxiWRxU/ZR/4KM+EPjleJ4K8cQf8K2+LFlss7/RtYxa293fecYHhtDI2&#10;/wA3fs/0eQCQGTavm+W719gUAfFX7BP7e3/C+PN+GnxLi/4Rz4z6L5lvPbXUP2X+1/JyJWWIgeVc&#10;ptbzYMD7rOgCh0h+tfH/AI/8PfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIB&#10;+Sv29v2Cf+F8eV8S/hpL/wAI58Z9F8u4gubWb7L/AGv5ODErSgjyrlNq+VPkfdVHIUI8Pxq3xk+K&#10;P/BSXxl8Kf2fvGOh3GgXHh3U5rvxtqMMXkSzC3BjeeSI27GynSMzw7T+6e4uVBWMbFUA6D9jH9ln&#10;XP2hP2mr79oLwda/8Ke+Fmm+Jm1DQLa1tZIn1OFLjElrFEJ8RxPCJI5mVzCryPFGjIrJH+v9ZPhP&#10;wtpfgfwro3hvRLX7Fouj2UOn2Nt5jyeTBFGscabnJZsKoGWJJxySa1qACvgD/gqN8P8AXPAF54A/&#10;ab8Dt5PinwBewWmpbpZFSeweb90JMTITEJpXheOMbpEvm3MFjr7/AKyfFnhbS/HHhXWfDet2v23R&#10;dYsptPvrbzHj86CWNo5E3IQy5ViMqQRngg0AZXwq+Jmh/GT4ceHPG3huf7RouuWUd7BudGeLcPmi&#10;k2MyiWNt0bqGO10Zc5FdXX5V/BXx14n/AOCYP7R118H/ABrY+d8EvGmtPdaD4iuJYl+zeY0cKXUl&#10;wVjQ7EECXUb7fL2iVPlIE/6qUAFflX/ykb/4KOf9BX4MfC//ALbWN75Un/ba3k+13I/2POtLfs0d&#10;e1f8FB/2rvF+ja9ofwE+Bz/2p8WPFW6G+bS5Sb3SIGVWRUOAkMsqF3MrODBFGZCF3xyp7V+xR+yj&#10;pf7JfwbsvD2zT7zxfff6T4h1uyiYfbZ8sUQM53GKFW8tOFBwz7EaRxQB9AUUUUAfCv8AwVS/Zb+I&#10;fx/+HGla34I1jUNVj8MeZdXPgWIDZfcHN1AFG6S5RSyiNy25Cwi2uWWftf8Agmx+0d4K+OHwFs9A&#10;8LeG7fwXqXg2GCx1Pw/Yxv8AZIjJvKXEEjEl1mZJnO9mlDiTeXyJZPrWvy1/ba8N+Iv2F/2tNC/a&#10;b8D6bb3HhPxFN9g17SFuxax3F7JE/nxNHGqnbNHELhZCJcXMTySD/VqwB+hXx0+OnhD9nP4caj41&#10;8a6j9h0q1/dxQxANcXs5BKW8CEjfK204GQAAzMVRWYfCv7FH7PXxD/aW+Mll+1R8dJv+m/hPw9Nb&#10;jyvLw3kTJFIG8m2i3l4AP3jyYnLdHnt/s6/Afx7+3d4y0L48/tIW1uvhGyhRvCPgKGB4rGdSFJu5&#10;IHZj5EjKr4dma4wu4/Z0jST9H6ACuf8AH/j/AMPfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLM&#10;zEKqKCzMyqoJIB8//aY/aq8BfsoeDbbxB43vLhnvZvIsNI01Elvr5gV8wxRs6jbGrBndmVRlRnc6&#10;K3wX4d+Efxy/4Kka83iT4o6hqHwv+CVnex3+h+H4rPD3iSLGQYC6oZs25JF7KHQPM3kxlWkRAA+M&#10;XxI+Jf8AwVG+I8fw3+E9vqHhz4B2F6V1XxfdWkqW+oPCUZpJc7d23fG0NnkOxZJZdmAbf9CfgP8A&#10;s6+Av2bfBtt4d8DaFb6ciwxxXmpNGhvtSZC5El1MFBlbdJIQD8qbyqKi4UeK/s8ftJeAvFXxQsfg&#10;l8A9K0dfAngeGY61qb3SJDJbqhSMaZGHMt2zXUgMt048vCO26RriJz9a0AFFFFAHj/7TH7M/h79p&#10;bwbbafqFzcaB4n0eb7f4c8WablL7Rb0FWWWJgVJUsib49w3bVIKukbp81TXHhL/gnv8ABLRPiH8c&#10;J7f4kfH9obiwsdSuNVudUvr9lmuDFFZzXgL2kCQ3QWaSNEX5zkSO0av9FftXftXeEP2Svhw/iTxI&#10;/wBu1W63w6N4fgkC3GpzgAlQcHZEu5TJKQQgI4Z2RH+K/wBlH9lHxf8Atl/EdP2jv2jk+3aVdbJv&#10;DnhOeIrb3EAJaFjCxOyxXcTHEcmckySFkYm4AOq/YX+Bfi/9oz4j3X7UHx8077dqt15MngjTLolb&#10;eygBdluI7VgdkS7kNuWYkkyTkM7RzH9FaKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKAPir9vb9gn/hfHlfEv4aS/wDCOfGfRfLuILm1m+y/2v5ODErSgjyrlNq+VPkfdVHIUI8J&#10;+wT+3t/wvjzfhp8S4v8AhHPjPovmW89tdQ/Zf7X8nIlZYiB5Vym1vNgwPus6AKHSH7Vr5f8A25P2&#10;G/D37Xvg1Z4Gt9D+IulQsuj68yna65LfZLraCWgZiSCAWiZi6ggyJIAfUFFfnB+yL/wUMvvhvqt3&#10;8Ff2nri48K+NvD80en2viLVwzC6BZVSO8lXcAwV1dbsnypYvndwR5k36P0AFeP8A7VXj/wARfCL4&#10;R3nxA8P6to9inhSZdV1PTdcIjg1qyVHSSwWfBME8jSIYXVWzMkSFSsjCvYK/Gv8Ab2/aktP2t/jJ&#10;F8L9K8TafovwS8JXsd9qvjO1sLjU4jIAIZL1vJiLmJHuDbRKmI5ZJVYylZI2jAPar7wL+zz/AMFY&#10;dBl1vw9ff8K8+OMVla3Gq4iea4hjjZomWWItHFexYIUTxkSKPsocoMQmr4A/bS+Mv7E/jLSfhx+1&#10;PpFxrfh7UJhFpXj22lWdo7SIGFpCY0zdruWGRhJtulWVndZC8aVq/t0fGL4JfAn9nX4d2Xwk1TR7&#10;fxto0yXfw7vvCNxHdHTYkuPLvZ3mVyHgmVLiGRZTILiUtvWQxyNH9vx6Jpf7QnwPsLLx/wCD/s9h&#10;4q0a2n1XwvqgYvaPLEkjQOSqOssTnAcBHV4ww2sBgA1fhn8VfCHxk8KweJPBPiPT/E2izbR9p0+Y&#10;P5TmNJPKlX70UoWRC0bhXXcNyg0ad8KvCGk/EfV/H9n4c0+28Z6vZQ6ffa3HCBcTwRElEZv++QSO&#10;WEUQYkRRhfgD4mf8E8/iv+zf4qn8a/sjeMtQ02O53Pf+ENQ1GP8AeOZHSJYvPX7PcRRx3Em1bo74&#10;/LLLJI7gL2v7P3/BWbwV4u1VfCPxg0i4+FHja2m+wXUt2jnTTdK0cTq5YeZaN5rS5SYFIljO+bPF&#10;AH3rRVTSdWsde0qz1PTLy31HTb2FLm1vLSVZYZ4nUMkiOpIZWUghgcEEEVboAKKKKAPmr9vr9lG3&#10;/as+B93ptmmzxnoPm6n4fmjihLzTiJgbNnkK7Ip/lUkOoDpE7bhHtPmv7Fv7evh7xd+x/q/ibxvq&#10;dw3iH4Z6YkXiR5siW9UB1s5I5ZpSJp7lYgmGdWa43DaoeMt9v18AfHT/AIJC+EPjF8cNR8d2HjfU&#10;PC2la1e/2hrOhxWIunmneUvcvBcPKPJ83JIDRyBHZiAU2xqAc/8A8ExvhD4i+K3j7xh+1V8Ro7e6&#10;1fxTNcReHh5wnECmV47mSNZN7wrGI1tYR5gYRLMpUoyMf0frJ8J+FtL8D+FdG8N6Ja/YtF0eyh0+&#10;xtvMeTyYIo1jjTc5LNhVAyxJOOSTWtQAUUUUAFcp8SPhV4Q+MGg2+i+NfDmn+JtKt72DUIrTUYRK&#10;iTwtuRwD+KsOjo7owZHZT1dfL/7Tn/BRD4Tfs26VNE2r2/jbxZ51xZp4c8O3kM01vcRKQy3jhiLV&#10;RJtjO4GTLHbG+x9oB9QV8AftC/8ABTD+3PFUPwo/Zq03/hY3xC1nzbCDXbYZs9PuRIVLQrImy52o&#10;kshmLC3RRHIWlTeo80vPhn+05/wU0t7DWPFGoW/wW+Ct7CZrDS4XllbUrd5Hlhmktg6m6YNFb/PO&#10;YY9pWWBPmbd96/s9fsxfDz9l/wAKzaJ4B0X7B9r8p9Q1G5lM15qEkcYQSTSH/gTBECxq0khRF3HI&#10;B8a/Dn9g7w94It9c/aD/AGwPFFv4q8QyQx6vqVjqTE2OlzCQFUlMTYu22rBCluieTy0KJMDGR0Hh&#10;/wD4LAfAT4halqXhvxb4e8QaJ4b1DzLQ3ms6bDeWc1q1uC4uoYnkcb3MsXlqkqldjMwDsqfdPiDw&#10;nofiz+zf7b0bT9Z/s29j1Kx/tC1Sf7LdR58u4i3g7JV3Ha64YZODzXxB+0h+zj8Ovgp8XPFPxp8Z&#10;eEtH8U/CDxlDHp3jOwuNNtjc+HruZ0hi1ezdYxMVd3KzLA6zeZOZx5pVVjAO18feH/A/x48K+HPi&#10;d+zRqXg/Vvix8ObK2l8Nx6dPBHELCSNlOk3sAAMMUtubhI45BC0Umdrw/vTX0B8C/jFpfxz+HGne&#10;JrCP7Bf/APHprOiSs32jRtSjAFzYzq6I6yxOSp3Iu4bXA2spPxr4y/4JGfC7xfcaV4y+Dfj7WPh7&#10;cSTWup6Zeafcf2rYxRLGGjltH8xJgzOI5lm+0OBk7Rgrt4r9lH9lf9qL9kf9ppNavdP0/wCI3hbx&#10;dsi8V6pZ+IzsXzbgs144uTFLLcwndJkxSbkmlRWDSEqAfp/Xin7V37V3hD9kr4cP4k8SP9u1W63w&#10;6N4fgkC3GpzgAlQcHZEu5TJKQQgI4Z2RH4r9uT9uTw9+yF4NWCBbfXPiLqsLNo+gsx2ouSv2u62k&#10;FYFYEAAhpWUopAEjx+Ffs4fsH+J/jzr2lfG79qzUdQ8S+L5fIk03wjfRxQ29vaxq3lJe26xhVyzC&#10;T7MgRQd3nB2lljUA5X9lH9lHxf8Atl/EdP2jv2jk+3aVdbJvDnhOeIrb3EAJaFjCxOyxXcTHEcmc&#10;kySFkYm4/T+iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAPFP&#10;2rv2UfCH7Wvw4fw34kT7Dqtrvm0bxBBEGuNMnIALAZG+JtqiSIkBwByrqjp8QfC/9pj4s/8ABOXx&#10;l4U+D37QVtb658M5YSmk+MNNE101rDiMBYpCFM0FuxKPA0YmjWRSm6MQxv8AqVXP+P8AwB4e+KXg&#10;3VvCfizSbfXPD2qwm3vLG5B2yLkEEEEFWVgGV1IZWVWUggEAHyr+0h4X+OHjrwb4p8afs0/Fy38V&#10;aJ4rhjtl8Pwz2ki27Apb3FzpOp7wIWC24UxM21We6kRhMUAyv+Cfug/C79lv9j/U/GN94mt7e4Ez&#10;3PjbUdStPstzpOoRBY30qWIr5waBzsSJtzSSTM8a4nRa8K1r9n345f8ABMvxVJ47+Ferah8Tfgvb&#10;/aL/AF7w3cy+V9ngMiK5mgDENKIVhIvYI8r5MhkjSFSsntQ+KXw8/wCCmH7L/j7wJ8P9T0/wZ8Sd&#10;esrXVdX0bULciWK6gmg2vJIqr9piP2SCH7Qgdo43g3orbYqAOU/4JhfDT4WfHD4H+Ltb1j4TeD7i&#10;0t/GeoWukW2qaNa6hcWFg0VvcRWr3csXm3Hlm4dRJKSxGBwAqj9Fa8/+Bfg24+Hfw407wu/hDw/4&#10;HsNJ/wBG0/SfDeqzalbrAAG3tNLbW7mVnaQtlWLH52dmdsegUAFeP/tA/sl/C79prSmt/HXhi3vN&#10;SWHybXXrT9xqVoAsgTZOvLKjTO4ik3xFiCyNivYKKAPzVvP2bP2ov2FvtN/8CPFv/C1vhtb+bN/w&#10;hGuxmWe1j/0qTbHBuXdt3qxNpJFJPM65gZRiur+Cv/BXjwJqn2rQfjRouofCzxfpe+C+b7HPdWbz&#10;x+WkieWiG4glMhm/cujBFjwZSxxXf/tRftZ+L/2RfjJ4Ntr/AE3/AIWT4Q+IF7LBp+g6TYGDWNJe&#10;EWERSCQOy3vmNLNIsLRxuXlC+btAA7Zpvgf+3bpWqeGPEvhG41TV/DsNpLqeh+KNFu9K1fQWu1WZ&#10;I/MZUeJnEA3GCQq6oMsyMNwB7p4W8WaH440G11vw3rOn+INFut3kajpd0lzbzbWKNskQlWwyspwe&#10;CpHUVrV+aviD/glD4v8Ag34q03xX+zZ8XdQ8M61D5cVxB4muCnmoJDK26e2h2yxFo7cG2kgZG2sW&#10;YjCVlf8ADcX7Wv7LOm4+OnwY/wCEs0W1svOl8QWYW22vLcbImuLy0E1mmOYxEI43O6Ik5OXAP0/o&#10;r4q8C/8ABXn9nnxd9u/tXUvEHgr7Ps8v+3dHeX7Tu3Z8v7GbjG3aM79v31xu5x9K6d+0J8LNY0HV&#10;9bsPiX4PvdF0fyf7S1G3161kt7LzWKRedIJNse9gVXcRuIwMmgD0Civl/wCL3/BSj9n/AOEFvIJf&#10;HFv4w1IQxzxab4QA1JplaTZgToRbqy4Zijyq20ZwdyhvnW+/4Km/Ev43a9Lov7OfwO1DxH5N7awv&#10;q2uxS3CRpMrKFuIrdljtcyhsSyXJTZExIGTsAP0qr5K/aB/4KcfBL4IaUy6Z4ht/iP4hlh8y10vw&#10;rcx3UJJWTYZrtSYol3xhWALyqJFYRMDXzr/ww7+1r+1Npufjp8Z/+ET0W6svJl8P2ZW53PFcb4lu&#10;LO0MNm+eZBKJJHG2IEZGE+lfAv7H/wCzj+xT4EvvF+paPp7x6Hs1C58X+MFS+vIXilZoXiym2KUN&#10;IqILeNHdliGHfaaAPn+z8dftfft7fZn8K2P/AAzv8J7rypf7YaWRdRu4T9lk3wzbUnmyC0kbwpbw&#10;upeN5Wr6A/Zo/wCCbvwg/Zx+war/AGX/AMJr4zt/Ll/4SDX41l8iZfKbfa2/+rg2yxb0fDTJvZfN&#10;YV5/4Z/4KEf8NWfGSb4TfBLUNP8AB3mWV3N/wnPiy286WbyxIm3TdO3p50pzDOpnkXEcc5eA7MHt&#10;fhz8C/EvwI/aX1zxj4S8U6x8WtC8ZTR6X48tdW1CwOp6PqCKJrS+yEiUwRwThDaJsZI543jSVQiI&#10;AfWtFFFABVTVtJsde0q80zU7K31HTb2F7a6s7uJZYZ4nUq8bowIZWUkFSMEEg1brlPiZ8VfCHwb8&#10;Kz+JPG3iPT/DOiw7h9p1CYJ5riN5PKiX70spWNysaBnbadqk0AfIH7LZ+M+peKtY8M/DnxZ4fvP2&#10;afD/AImEWieKtTs7i41G402ORZJdL0x3kZbi2hZHsvtUu75WZoXby1SOp+0x/wAFHppvGVt8If2c&#10;bC3+JPxF1yHyLfXtNuI7ix0+ZwrKYuDHcMkXmO7syww4UuXCyovlXi34/fGX/gpd4yPgP4NWWsfD&#10;z4H3MLWPiDxPqVkoadcRPcJLKhYBgroiWkMu6RZGMreU7CL7V/ZV/Y78BfsoeDbPT/D+n2+o+J2h&#10;ZNT8WXNqgvr5nKNIobkxQbo02wK20bFJ3vudgDxX9hv/AIJ52Pwht2+Ifxct7fxj8X9XmXUZZNUK&#10;3y6PKZBNuSR9wku/MAd7kEkMNsbY3SS/b9FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAV8K/tKf8ABMfS/EuvDx/8BdZ/4VB8Sbfykhj0udtO0tk2&#10;tFKyfZk8y2laJwC0WUbYQ0e6V5K+6qKAPzg+EP8AwU58VfCnxlH8Of2qvB9x4I1eCGTHiqGylVZx&#10;GPLWSS2jVxKsskVx/pFsTEWKhYwgZx+imk6tY69pVnqemXlvqOm3sKXNreWkqywzxOoZJEdSQysp&#10;BDA4IIIrivjF8Afh5+0BoMekfEHwnp/ia0hz5ElwpS4tssjN5M6FZYdxij3bGXcFw2RxX566t+yt&#10;+0R/wTz1W88XfAbxBcfE/wABNM/2jwTd20882Z2KCR7KFgJ2jWO1zcQGOUkHMawh6AP1Kqpq2rWO&#10;g6Veanqd5b6dptlC9zdXl3KsUMESKWeR3YgKqqCSxOAASa+Sv2Uf+Cmnw0/aWvE0HUk/4V54zbYI&#10;tK1i9ia3vneYxpFaXJ2edKcxfu2RHJkwiyBGYYH7c2tftOWPwv8AiZ4c8O+CtH8b+E/EUP2DTtW8&#10;IJKNX0yykdEuIruwl843TSxyvCJLYjYqSTMI8qqAHhX7JOo2/wC3d/wUQ8X/ABqvdI1D/hDPB9lA&#10;+i2OqXMNwLOfaIbNXiYNt3bLy7CxcRTgHzCcGT9VK+P/APglnY/DzQ/2U9B0zwV4m0/xDrU//E38&#10;TR28pW4tb+fK+XNAzs0WxYBCrYVZRb+aow5J+wKACiiigDyr4pfsq/CD40/2nJ4y+HXh/WL/AFLy&#10;vterfY1g1GTy9mz/AEyLbOMCNF4cZUbT8pIr5q8U/wDBG34CeINeur+wvPGHhm0m27NL0vVIXt4M&#10;KFOw3EEsp3EFjukbljjAwB0H7bek+KvH37RX7N3w80D4i+KPh3pviabXm1S68L6jLazTxWtvbXGz&#10;5HUFiqSIrMGCGUttblT8lftOeG/HHwX/AG0PhP8ACLRPjz8YLrw34s/sn7ddah4wne8j+1ajLaye&#10;UyBUGEjBXcjYYnORxQB9/wDgX9gP9nn4d/bv7K+E/h+7+2bPM/t2J9X27N2PL+2NL5f3jnZt3YXO&#10;dox9AV8FL8KvFX7Ov7cfwB0i0+NHxI8a+E/F0OureaL4v1+W9US2lhI4c4Ko6kzRkKY8q0W7cdwC&#10;fetABVTUtJsdat0t9Qsre/t0mhuViuYlkVZYpFlikAYEBkkRHVuqsqkYIBq3RQB+av8AwVG+Geuf&#10;Bv4j+AP2o/h9B9n1rQ72Cy13yUkVJdp/0aW48lVYxSL5lpMzyjcj20SjBNegfsgaT8X/ABR8dtU/&#10;aBmPg/UPht8YLK2a80vw7qzTT6N9mtStnJMZYF82WHyntJkikH764digWPCfWvxr8E+FfiN8I/F/&#10;hzxvLb2vhO/0yePUby5aJFs4ghY3IeVWSNoSolWRgQjRq38NfnB/wT78RftLeC/Aniv4aeAPCPh/&#10;xZ4bs9an/sX4ha/qVyPDtvtlljuPspUb722le2fZ9mC+XLMzyZEmAAfoT8MfjPD4++InxP8ABF3Z&#10;2+m+IfA2p29tPBbXMlys9ldWyXFncl2hjCM6mRWiBfY0LfMwZWPpdfFWuXXwg/Yd+I/jD4x/Fv4j&#10;/wDCR/GLxZZeVNa2NssDvagsYILLTY2Zo4itnBD59zI6l7dczIXfd4VZ/Ez9pz/gppb3+j+F9Pt/&#10;gt8Fb2EQ3+qTJLK2pW7yJFNDHclFN0waK4+SAQx7S0U7/Mu4A+iv2rv+CjPhD4G3j+CvA8H/AAsn&#10;4sXu+zsNG0fF1b2l95wgSG7Mbb/N37/9HjBkJj2t5XmI9eK/DP8AYT+Jf7XniqD4oftU+INQh0y5&#10;26hpHw/0+6lg+wh5E3QSxMCLSJoYYlaOJvPbeDJJHLG276V/ZR/YF+Gn7Kdml7ptp/wlHjNtjy+K&#10;NYgia4hfyTG62gC/6NE2+U7VJciTa8kgVcfStAGT4W8J6H4H0G10Tw3o2n+H9Ftd3kadpdqltbw7&#10;mLtsjQBVyzMxwOSxPU1rUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHz/APtGfsL/AAg/ac8688VeHf7P8SSY/wCKm0JltNRO&#10;PKH7x9rJP8kKxjzkk2KWCbSc18q2fgX9r79gn7MnhW+/4aI+E9r5UX9jtFI2o2kI+yx7IYdzzw4A&#10;aONIXuIUUPI8S1+lVFAHxr+z9/wU1/Z/+J0a/bdRt/hj4s1ebztRsdeiEEM1wlrGGma+VfJdQkSw&#10;o8zRyMIUXYvyKfsqvn/9oz9hf4QftOedeeKvDv8AZ/iSTH/FTaEy2monHlD94+1kn+SFYx5ySbFL&#10;BNpOa+S7z9jr9qj9kPxDYXf7PfxBuPiB4JhmMcPg7XLyONbeF7h53jeCd1typ2IrzwPDMzTSbUQF&#10;moA/TSivzq+Hf/BWW48F3lj4b/aM+F3iD4ceJLjypEvrPTZord4JJpENw9rcETxRIFUZjM5cpLgK&#10;QEP2V8If2lPhd8ereOTwF450fxFcPDJcnT4Z/Lvo4kk8tpJLWTbNGu8qNzoAdykZDKSAel1+Vf7f&#10;X/KU39nL/uXP/T5cV+pOrSX0OlXkmmW9veaksLta293O0EMsoU7EeRUcopbALBHIBJCtjB+APjP+&#10;yP8AHX9oL9pL4WfHC40TwP4QuPC0OlSyeFrvxRdXMztbXj3hjeePT9iMTL5ZKCRQVJDOCKAP0Kor&#10;lPhvrXi/XtBuLjxr4X0/wlqqXs8EVjp2sHU0kgRtqTmUwQ7fMwXVNpIRk3bXLIlvxt8QvCvw10qL&#10;U/F3iXR/CumzTC2jvNbv4rOF5SrMIw8jKCxVHO3OcKT2NAHQUV8K/Ej/AIK8fCjSby30b4a6L4g+&#10;LHiS+8iPT7bTrOSyt555JvL+zlpU8/zccqEgcMWRQcltvmt5pv7b/wC2f4hsJ5XuP2dPh08xuIhD&#10;cvY3yRpcPHiRUYXks/lyMdji3t5PJV8RkqxAPrT9p39p34CfC/wrrWifFLWvD+vbNi3Pgt4odTvL&#10;iQR/aYY3sju27tiMrzBIwzRkuuVNfGurftkftKftzareeHP2ePBtx4F8EtM9ndeL7tgJlTcY3L3b&#10;Dy7dhFcQSmG3ElyhQtHI4r3X9nP/AIJR/CD4L+TqXiqD/haXiRc/6Rrtsq6dHnzV/d2OWQ5SRQfO&#10;aXDRq6eWeK+1aAPiD9mf/glz4K+G9xc+Kvi3Nb/F/wCIOoTfbLi41aN5rG3lkjbzx5crEXbNJJIx&#10;mnXJxGyxxsCW+36KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA5/xt8PfCvxK0qLTPF3hnR/FWmwz&#10;C5js9bsIryFJQrKJAkisAwV3G7GcMR3NfIHxQ/4JA/AfxppQj8L22sfD7UooZliuNN1CW8hklZR5&#10;bzx3TSF1RhnbG8RYMwLfdKlFAHmmsfswfty/A/8A4SG6+HHx1/4WNYSfZ/JttduhNqNxjAby4tQS&#10;aC32mSQnbcDesak5bag8/wDiD/wVi+PfwR17xV4H+IPwy8H6f4+sfsnkLbzTG3st6rM3nIlxKLjf&#10;DJHt2TR7Cctv+6CigD0DWPAP/BQz4/f8JDb6r4j8P/BzSpvs/l6fZ30NvnGCfs1zZrc3SfNEGffM&#10;ufNKjKEqvQeCf+CNPgJdVl1r4lfEDxR8Qtdn1M6hdTRlLCG+VmV3S43GaZ2d/MLyLMjEPxtYbiUU&#10;AfX/AMIf2a/hd8BbeOPwF4G0fw7cJDJbHUIYPMvpInk8xo5LqTdNIu8KdruQNqgYCqB6XRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH/9lQSwMEFAAGAAgAAAAh&#10;AECnuRLgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk4yVkMYppd12&#10;KoO1g7GbGqtJaGyH2E3Sfz/1tF6ExJOe3pevJtOKgXrfOKsgnkcgyJZON7ZS8H14f05B+IBWY+ss&#10;KbiSh1Uxe8gx0260XzTsQyXYxPoMFdQhdJmUvqzJoJ+7jixrJ9cbDDz2ldQ9jmxuWplE0UIabCx/&#10;qLGjTU3leX8xCj5GHNcv8duwO58219/D6+fPLialnh6n7ZLLegki0BT+L+DGwPmh4GBHd7Hai1ZB&#10;mvCiAoa6idGCYY7cJFEKssjlPUPxBwAA//8DAFBLAwQUAAYACAAAACEAN53BGLoAAAAhAQAAGQAA&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sKwjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsH&#10;SRT79wbcKAgu517uOUy7f9qJPSgm452ApqqBkZNeGacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxG&#10;aTQhsUJxScCYc9hxnuRIFlPlA7nSDD5azOWMmgeUN9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2H&#10;wUg6eHm35PIPBTe2uAsQo6YswJIy+A6b6ho08K7lX491LwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;2vY9+w0BAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD4BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDNYfkaVgMAAM8JAAAOAAAAAAAAAAAAAAAAAD0CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQDgbQOKj00BAI9NAQAUAAAAAAAAAAAAAAAAAL8FAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LmpwZ1BLAQItABQABgAIAAAAIQBAp7kS4AAAAAsBAAAPAAAAAAAAAAAAAAAAAIBTAQBkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAAAAAAAAAAAAAACNVAEAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAB+VQEAAAA=&#10;">
+                <v:group id="Grupo 2" o:spid="_x0000_s1027" style="position:absolute;left:50329;top:33964;width:6261;height:7671" coordsize="6261,7671" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBuSmYSxgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXRapRxHXFgwjqwrK3R/Nsi81LaWJb/70RBC8DwzDfMPNlZ0rRUO0KywriYQSC&#10;OLW64EzB7/lnMAXhPLLG0jIpuJOD5eKjN8dE25aP1Jx8JgKEXYIKcu+rREqX5mTQDW1FHLKLrQ36&#10;YOtM6hrbADelHEXRRBosOCzkWNE6p/R6uhkF2xbb1Ve8afbXy/r+fx4f/vYxKdX/7L5nQVYzEJ46&#10;/268EDutYATPP+ELyMUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbkpmEsYAAADfAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:rect id="Rectángulo 3" o:spid="_x0000_s1028" style="position:absolute;width:6250;height:7650;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMMblexgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTe1Y2xiEZX8RfaXtXoAxyzx2wwezZmt5q+fbdQ6M3AMMw3zHzZ2VrcqfWVYwXDQQKC&#10;uHC64lLB6bh/mYDwAVlj7ZgUfJOH5aL3NMdMuwcf6J6HUkQI+wwVmBCaTEpfGLLoB64hjtnFtRZD&#10;tG0pdYuPCLe1TJNkLC1WHBcMNrQxVFzzL6vg89VRukv9Oi/t1HTn48f7DcdKPfe77SzKagYiUBf+&#10;G3+IN61gBL9/4heQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATDG5XsYAAADfAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="6CC89847" w14:textId="77777777" w:rsidR="00E37C63" w:rsidRDefault="00E37C63">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:ind w:left="0" w:hanging="2"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:rect id="Rectángulo 4" o:spid="_x0000_s1029" style="position:absolute;left:2292;width:507;height:2243;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9bJgEwwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#13;&#10;FITvwv6H8Bb2pqmiItUosuuCHm097PHRvG2LyUtJotZ/bwTBy8AwzDfMatNbI67kQ+tYwXiUgSCu&#13;&#10;nG65VnAqf4cLECEiazSOScGdAmzWH4MV5trd+EjXItYiQTjkqKCJsculDFVDFsPIdcQp+3feYkzW&#13;&#10;11J7vCW4NXKSZXNpseW00GBH3w1V5+JiFXRk9MVMi+yvkjvP4/mhlPeZUl+f/c8yyXYJIlIf340X&#13;&#10;Yq8VTOH5J30BuX4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#13;&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#13;&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfWyYBMMAAADfAAAADwAA&#13;&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#13;&#10;" filled="f" stroked="f">
+                  <v:rect id="Rectángulo 4" o:spid="_x0000_s1029" style="position:absolute;left:2292;width:507;height:2243;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9bJgEwwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Bb2pqmiItUosuuCHm097PHRvG2LyUtJotZ/bwTBy8AwzDfMatNbI67kQ+tYwXiUgSCu&#10;nG65VnAqf4cLECEiazSOScGdAmzWH4MV5trd+EjXItYiQTjkqKCJsculDFVDFsPIdcQp+3feYkzW&#10;11J7vCW4NXKSZXNpseW00GBH3w1V5+JiFXRk9MVMi+yvkjvP4/mhlPeZUl+f/c8yyXYJIlIf340X&#10;Yq8VTOH5J30BuX4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfWyYBMMAAADfAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                       <w:txbxContent>
                         <w:p w14:paraId="5B4E7E70" w14:textId="77777777" w:rsidR="00E37C63" w:rsidRDefault="006C1E06">
                           <w:pPr>
                             <w:spacing w:line="258" w:lineRule="auto"/>
                             <w:ind w:left="0" w:hanging="2"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="6D557FFA" w14:textId="77777777" w:rsidR="00E37C63" w:rsidRDefault="00E37C63">
                           <w:pPr>
                             <w:spacing w:line="258" w:lineRule="auto"/>
                             <w:ind w:left="0" w:hanging="2"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                       <v:f eqn="sum @0 1 0"/>
                       <v:f eqn="sum 0 0 @1"/>
                       <v:f eqn="prod @2 1 2"/>
                       <v:f eqn="prod @3 21600 pixelWidth"/>
                       <v:f eqn="prod @3 21600 pixelHeight"/>
                       <v:f eqn="sum @0 0 1"/>
                       <v:f eqn="prod @6 1 2"/>
                       <v:f eqn="prod @7 21600 pixelWidth"/>
                       <v:f eqn="sum @8 21600 0"/>
                       <v:f eqn="prod @7 21600 pixelHeight"/>
                       <v:f eqn="sum @10 21600 0"/>
                     </v:formulas>
                     <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shapetype>
-                  <v:shape id="Shape 5" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;top:489;width:6261;height:7182;visibility:visible;mso-wrap-style:square" o:preferrelative="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDaErEXxwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#13;&#10;FITvgv8hPMFbm62i2G3Toi7a1tt2W+jxsXndLG5eliS2679vhIKXgWGYb5j5crCdOJEPrWMFk3EG&#13;&#10;grh2uuVGwa76GL2ACBFZY+eYFPxSgOXi9maOuXZnLum0jY1IEA45KjAx9rmUoTZkMYxdT5yyo/MW&#13;&#10;Y7K+kdrjOcFtJx+y7FlabDktGOzp3VD9vf2xCupywFXR7B/L6aH6WhtfvX1uCqXu74ZiluR1BiLS&#13;&#10;EP8bV8RaK3iCvz/pC8jFBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANoSsRfHAAAA3wAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;">
+                  <v:shape id="Shape 5" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;top:489;width:6261;height:7182;visibility:visible;mso-wrap-style:square" o:preferrelative="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDaErEXxwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMFbm62i2G3Toi7a1tt2W+jxsXndLG5eliS2679vhIKXgWGYb5j5crCdOJEPrWMFk3EG&#10;grh2uuVGwa76GL2ACBFZY+eYFPxSgOXi9maOuXZnLum0jY1IEA45KjAx9rmUoTZkMYxdT5yyo/MW&#10;Y7K+kdrjOcFtJx+y7FlabDktGOzp3VD9vf2xCupywFXR7B/L6aH6WhtfvX1uCqXu74ZiluR1BiLS&#10;EP8bV8RaK3iCvz/pC8jFBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANoSsRfHAAAA3wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                     <v:imagedata r:id="rId6" o:title=""/>
                   </v:shape>
                 </v:group>
                 <w10:wrap type="square"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006C1E06">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">FACULTAD DE CIENCIAS MATEMÁTICAS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD2FB01" w14:textId="14DE18D0" w:rsidR="00E37C63" w:rsidRDefault="000012AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -298,51 +298,51 @@
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64684B47" w14:textId="77777777" w:rsidR="000012AD" w:rsidRDefault="000012AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A2F9C82" w14:textId="77777777" w:rsidR="000012AD" w:rsidRDefault="000012AD" w:rsidP="000012AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00811003" w14:textId="2108458E" w:rsidR="00E37C63" w:rsidRPr="000012AD" w:rsidRDefault="000012AD" w:rsidP="000012AD">
+    <w:p w14:paraId="00811003" w14:textId="5B5B2894" w:rsidR="00E37C63" w:rsidRPr="000012AD" w:rsidRDefault="000012AD" w:rsidP="000012AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cumplimentar el documento con, </w:t>
       </w:r>
       <w:r w:rsidRPr="000012AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -369,59 +369,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. El documento debe remitirse </w:t>
       </w:r>
       <w:r w:rsidRPr="000012AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>firmado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, preferentemente de forma digital, aunque también se acepta firma manuscrita y escaneo </w:t>
+        <w:t>, preferentemente de forma digital</w:t>
       </w:r>
-      <w:r w:rsidR="0019683A">
+      <w:r w:rsidR="00F8550B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>posterior.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724FEE05" w14:textId="77777777" w:rsidR="00E37C63" w:rsidRDefault="006C1E06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10509" w:type="dxa"/>
         <w:tblInd w:w="-68" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -829,60 +829,51 @@
           <w:trHeight w:val="883"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="491CB777" w14:textId="239EC273" w:rsidR="000012AD" w:rsidRDefault="000012AD" w:rsidP="000012AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1" w:right="58" w:hanging="3"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Rechazo</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> de cambio de estudios</w:t>
+              <w:t>Rechazo de cambio de estudios</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76E2B218" w14:textId="77777777" w:rsidR="00E37C63" w:rsidRDefault="00E37C63">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="404040"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7128B007" w14:textId="5A0069DA" w:rsidR="000012AD" w:rsidRPr="000012AD" w:rsidRDefault="000012AD" w:rsidP="000012AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -928,150 +919,90 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74C41FD8" w14:textId="77777777" w:rsidR="000012AD" w:rsidRDefault="000012AD" w:rsidP="000012AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grado </w:t>
-[...19 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Grado rechazado 1:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2708C3DB" w14:textId="6CBD5AD2" w:rsidR="000012AD" w:rsidRDefault="000012AD" w:rsidP="000012AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grado rechazado </w:t>
-[...19 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Grado rechazado 2:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71D7270C" w14:textId="46F9E886" w:rsidR="006C1E06" w:rsidRPr="000012AD" w:rsidRDefault="000012AD" w:rsidP="000012AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grado rechazado </w:t>
-[...19 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Grado rechazado 3:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E37C63" w14:paraId="75DD5EE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25E95F09" w14:textId="46410216" w:rsidR="00E37C63" w:rsidRDefault="00E37C63" w:rsidP="000012AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04EF92BF" w14:textId="77777777" w:rsidR="00E37C63" w:rsidRDefault="006C1E06">
@@ -1099,201 +1030,199 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="488DF877" w14:textId="77777777" w:rsidR="00E37C63" w:rsidRDefault="006C1E06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0981CA85" w14:textId="5C702AD2" w:rsidR="00E37C63" w:rsidRDefault="006C1E06" w:rsidP="006C1E06">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Madrid, __ de _______ </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 20__</w:t>
+        <w:t>Madrid, __ de _______ de 20__</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5627B3AC" w14:textId="4C24B137" w:rsidR="006C1E06" w:rsidRDefault="006C1E06" w:rsidP="006C1E06">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36AF5BC1" w14:textId="005FCD9D" w:rsidR="006C1E06" w:rsidRDefault="006C1E06" w:rsidP="006C1E06">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68505EF4" w14:textId="038FFC26" w:rsidR="006C1E06" w:rsidRDefault="006C1E06" w:rsidP="006C1E06">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C8FD0B" w14:textId="2338B979" w:rsidR="006C1E06" w:rsidRDefault="006C1E06" w:rsidP="006C1E06">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fdo.: El/la </w:t>
       </w:r>
       <w:r w:rsidR="0019683A">
         <w:t>solicitante</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C1E06" w:rsidSect="000012AD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="684" w:right="832" w:bottom="749" w:left="852" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arimo">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E37C63"/>
     <w:rsid w:val="000012AD"/>
     <w:rsid w:val="0019683A"/>
     <w:rsid w:val="006C1E06"/>
+    <w:rsid w:val="00993E21"/>
     <w:rsid w:val="00E37C63"/>
+    <w:rsid w:val="00F8550B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="456AB24D"/>
   <w15:docId w15:val="{1F677232-61B9-744B-AA8A-9A96AF75BA06}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1659,296 +1588,296 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:position w:val="-1"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:u w:val="single"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencinsinresolver">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttulo">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableNormal1"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="10" w:type="dxa"/>
         <w:left w:w="68" w:type="dxa"/>
         <w:right w:w="9" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C1E06"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2255,65 +2184,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjCHft9psUBRm3UXlNNyMyhLUst3Q==">AMUW2mXY6g3HQXm5d3U8pr8WsiH9tBcZgR+oZT3eipLFBlM3kCpY84d8VqR65sdvMY5dSzbglt2GNg8fgrw1DcfDKiXDbUVp2Azbt3BU1v2sxqRx453dYCo=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>218</Words>
-  <Characters>1203</Characters>
+  <Words>202</Words>
+  <Characters>1156</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1419</CharactersWithSpaces>
+  <CharactersWithSpaces>1356</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>coomat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>